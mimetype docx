--- v0 (2026-05-11)
+++ v1 (2026-06-26)
@@ -2,1000 +2,838 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于集成建模土壤传递函数的中国全国土壤有机碳密度数据集（2010–2024年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A national soil organic carbon density dataset (2010-2024) in China using ensemble modelling based pedotransfer functions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A national soil organic carbon density dataset (2010-2024) in China using ensemble modelling based pedotransfer functions</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">10.5281/zenodo.15851730</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  土壤有机碳（SOC）是陆地生态系统的重要组成部分，也是表征土壤质量、农业生产潜力与气候调节功能的核心指标。本数据集：涵盖 2010—2024 年间采集的 7852 个土壤剖面、共计 23103 组样品。数据集剖面深度可达 800 厘米，并收录土壤容重（BD）数据，包括实测值与集成建模插补估算值。   数据集包含标准化变量：剖面编号、地理坐标、土壤属性（容重 BD、土壤有机碳 SOC、土壤有机碳密度 SOCD、pH 值、质地）、土层深度、环境协变量（数字高程模型 DEM、气候数据、土地覆被数据）及元数据（测定方法、数据来源、采样年份）。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本研究整合 2010—2024 年全国范围内采集的 7852 个土壤剖面（含 23103 组样品），构建了中国全国土壤有机碳密度（SOCD）数据集。核心数据集来源于 21 世纪 10 年代开展的全国土种调查与《中国土种志》整编项目，同时整合了徐等人在 2010—2015 年间测定的土壤有机碳密度补充数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集基于 23103 份严格校验土壤样品（含 7852 个土壤剖面），通过集成土壤传递函数模型构建而成。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采取全流程质量控制，剔除数据重复与测量误差数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2010/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2010/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.6 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:3.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">CSV</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:CSV</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤有机碳密度, 集成建模, 土壤</w:t>
+        <w:t xml:space="preserve">Theme:Soil organic carbon density, integrated modeling, soil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
+        <w:t xml:space="preserve">Time:2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">Place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1029,69 +867,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1118,69 +938,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1202,69 +1004,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1291,69 +1075,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1379,832 +1145,583 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈颂超,  陈中星,  史舟 </w:t>
+        <w:t xml:space="preserve">contributors:CHEN Songchao,  Chen Zhongxing,  Shi Zhou </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈颂超  </w:t>
+        <w:t xml:space="preserve">author:CHEN Songchao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  史舟  </w:t>
+        <w:t xml:space="preserve">,  Shi Zhou </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  陈中星  </w:t>
+        <w:t xml:space="preserve">,  Chen Zhongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:CHEN Songchao , Shi Zhou , Chen Zhongxing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈颂超,陈中星,史舟. 基于集成建模土壤传递函数的中国全国土壤有机碳密度数据集（2010–2024年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://www.doi.org/10.5281/zenodo.15851730.</w:t>
+        <w:t xml:space="preserve">CHEN Songchao, Chen Zhongxing, Shi Zhou. A national soil organic carbon density dataset (2010-2024) in China using ensemble modelling based pedotransfer functions. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://www.doi.org/10.5281/zenodo.15851730.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chen Zhongxing, Chen Lingkun, Lu Rui, Lou Zihang, Zhou Furong, Jin Yecheng, Xue Jie, Guo Hancheng, Wang Zheng, Wang Yanyu, Liu Feng, Song Xiaodong, Zhang Ganlin, Su Yang, Ye Su, Shi Zhou, Chen Songchao. A national soil organic carbon density dataset (2010–2024) in China[J/OL]. Scientific Data, 2025-08-25, 12, (1):1480. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.1038/s41597-025-05863-3.</w:t>
       </w:r>