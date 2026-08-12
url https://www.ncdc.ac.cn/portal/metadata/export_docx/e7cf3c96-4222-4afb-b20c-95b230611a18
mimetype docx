--- v1 (2026-06-26)
+++ v2 (2026-08-12)
@@ -2,838 +2,1000 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A national soil organic carbon density dataset (2010-2024) in China using ensemble modelling based pedotransfer functions</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">基于集成建模土壤传递函数的中国全国土壤有机碳密度数据集（2010–2024年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.15851730</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">A national soil organic carbon density dataset (2010-2024) in China using ensemble modelling based pedotransfer functions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.5281/zenodo.15851730</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  土壤有机碳（SOC）是陆地生态系统的重要组成部分，也是表征土壤质量、农业生产潜力与气候调节功能的核心指标。本数据集：涵盖 2010—2024 年间采集的 7852 个土壤剖面、共计 23103 组样品。数据集剖面深度可达 800 厘米，并收录土壤容重（BD）数据，包括实测值与集成建模插补估算值。   数据集包含标准化变量：剖面编号、地理坐标、土壤属性（容重 BD、土壤有机碳 SOC、土壤有机碳密度 SOCD、pH 值、质地）、土层深度、环境协变量（数字高程模型 DEM、气候数据、土地覆被数据）及元数据（测定方法、数据来源、采样年份）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  本研究整合 2010—2024 年全国范围内采集的 7852 个土壤剖面（含 23103 组样品），构建了中国全国土壤有机碳密度（SOCD）数据集。核心数据集来源于 21 世纪 10 年代开展的全国土种调查与《中国土种志》整编项目，同时整合了徐等人在 2010—2015 年间测定的土壤有机碳密度补充数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  本数据集基于 23103 份严格校验土壤样品（含 7852 个土壤剖面），通过集成土壤传递函数模型构建而成。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  采取全流程质量控制，剔除数据重复与测量误差数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2010/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:CSV</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CSV</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil organic carbon density, integrated modeling, soil</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤有机碳密度, 集成建模, 土壤</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -867,51 +1029,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -938,51 +1118,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1004,51 +1202,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1075,51 +1291,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1145,607 +1379,854 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:CHEN Songchao,  Chen Zhongxing,  Shi Zhou </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈颂超,  陈中星,  史舟 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:CHEN Songchao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈颂超  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Shi Zhou </w:t>
+        <w:t xml:space="preserve">,  史舟  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Chen Zhongxing </w:t>
+        <w:t xml:space="preserve">,  陈中星  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:CHEN Songchao , Shi Zhou , Chen Zhongxing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈颂超, 史舟, 陈中星</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">CHEN Songchao, Chen Zhongxing, Shi Zhou. A national soil organic carbon density dataset (2010-2024) in China using ensemble modelling based pedotransfer functions. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://www.doi.org/10.5281/zenodo.15851730.</w:t>
+        <w:t xml:space="preserve">陈颂超,陈中星,史舟. 基于集成建模土壤传递函数的中国全国土壤有机碳密度数据集（2010–2024年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://www.doi.org/10.5281/zenodo.15851730.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chen Zhongxing, Chen Lingkun, Lu Rui, Lou Zihang, Zhou Furong, Jin Yecheng, Xue Jie, Guo Hancheng, Wang Zheng, Wang Yanyu, Liu Feng, Song Xiaodong, Zhang Ganlin, Su Yang, Ye Su, Shi Zhou, Chen Songchao. A national soil organic carbon density dataset (2010–2024) in China[J/OL]. Scientific Data, 2025-08-25, 12, (1):1480. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1038/s41597-025-05863-3.</w:t>
+        <w:t xml:space="preserve">Chen Zhongxing, Chen Lingkun, Lu Rui, Lou Zihang, Zhou Furong, Jin Yecheng, Xue Jie, Guo Hancheng, Wang Zheng, Wang Yanyu, Liu Feng, Song Xiaodong, Zhang Ganlin, Su Yang, Ye Su, Shi Zhou, Chen Songchao. A national soil organic carbon density dataset (2010–2024) in China[J/OL]. Scientific Data, 2025-08-25, 12(1): 1480. DOI: 10.1038/s41597-025-05863-3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>