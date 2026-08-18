--- v0 (2026-05-06)
+++ v1 (2026-08-18)
@@ -2241,53 +2241,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guo L, Zheng H, Wu Y, Fan L, Wen M, Li J, Zhang F, Zhu L, Zhang B. An integrated dataset of daily lake surface water temperature over the Tibetan Plateau[J]. Earth System Science Data, 2022, 14, (7): 3411-3422. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-14-3411-2022.</w:t>
+        <w:t xml:space="preserve">Guo L, Zheng H, Wu Y, Fan L, Wen M, Li J, Zhang F, Zhu L, Zhang B. An integrated dataset of daily lake surface water temperature over the Tibetan Plateau[J/OL]. Earth System Science Data, 2022, 14(7): 3411-3422. DOI: 10.5194/essd-14-3411-2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>