--- v0 (2026-05-06)
+++ v1 (2026-08-10)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于模型产品的统一全球陆地蒸发数据集（1980-2017 年） </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A Harmonized Global Land Evaporation Dataset from Model-based Products Covering 1980-2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A Harmonized Global Land Evaporation Dataset from Model-based Products Covering 1980-2017</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.4595941</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.4595941</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6664.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  陆地蒸发（ET）在水文和能量循环中起着至关重要的作用。然而，由于模型参数和强迫数据不完善，广泛使用的基于模型的产品尽管很有帮助，但仍存在很大的不确定性。现有观测数据的缺乏使估算工作更加复杂。因此，迫切需要为气候引起的水文和能源变化确定不确定性较低的全球替代土地蒸散发。本研究将现有的三个基于模式的产品--第五代 ECMWF 再分析（ERA5）、全球陆地数据同化系统版本 2（GLDAS2）和第二个现代-年代研究与应用回顾分析（MERRA-2）--结合起来，获得了一个空间分辨率为 0.25°的长期（1980-2017）日蒸散发产品的单一框架。在此，我们使用可靠性集合平均（REA）方法（该方法利用参考数据将误差降至最低），利用变异系数（CV）将三种产品在产品之间一致性较高的区域进行组合。分别选择全球陆地蒸发阿姆斯特丹模式 3.2a 版（GLEAM3.2a）和通量塔观测数据作为参考和评估数据。结果表明，合并后的产品在各种植被覆盖情况下均表现良好。合并产品还很好地捕捉了不同地区的陆地蒸发趋势，在南美洲的亚马逊平原和非洲中部的刚果盆地显示出明显的下降趋势，而在北美洲东部、欧洲西部、亚洲南部和大洋洲北部则显示出上升趋势。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  选择了三个广泛使用的陆地蒸散发数据集进行合并，包括第五代 ECMWF 再分析（ERA5；Hersbach 等，2020 年）、第二次现代-年代研究与应用回顾分析（MERRA-2；Gelaro 等，2017 年）和全球陆地数据同化系统第 2 版蒸散发（GLDAS2；Sheffield 和 Wood，2007 年）。这些蒸散发产品的空间和时间分辨率差异被调整为日时间尺度和 0.25°，时间跨度为 1980 年至 2017 年。</w:t>
+        <w:t xml:space="preserve">  Three widely used land ET datasets were selected for merging, including the fifth-generation ECMWF reanalysis (ERA5; Hersbach et al., 2020), the second Modern-Era Retrospective analysis for Research and Applications (MERRA-2; Gelaro et al., 2017), and Global Land Data Assimilation System Version 2 ET (GLDAS2; Sheffield and Wood, 2007). The differences in spatial and temporal resolution among the ET products were rescaled to a daily timescale and 0.25°, with the time span from 1980 to 2017.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在这项研究中，我们探讨了是否可以通过加权组合ERA5、GLDAS和MERRA-2的估算结果来获得更准确的蒸散发结果。理想情况下，分配给每个产品的权重应基于对合并过程中不确定性的准确描述。因此，根据 GLEAM 对三个数据集进行了加权，并在选定地点对合并后的蒸散发产品的性能进行了研究。需要为三个产品的加权组合定义一组权重，通常是基于每个产品的单独不确定性。以往研究中使用的最简单策略是假设所有三个产品具有相同的不确定性，因此合并产品是每个产品的简单平均值。本研究中使用的一种更详细的策略是根据产品的不确定性对其进行权衡。我们的预期目标是开发出最小均方根偏差 (RMSD) 的产品，在我们的合并策略中，我们称之为最优产品。</w:t>
+        <w:t xml:space="preserve">  In this study, we investigated whether more accurate ET results could be obtained through the weighted combination of ERA5, GLDAS and MERRA-2 estimation. Ideally, the weight assigned to each product should be based on an accurate description of the uncertainty during the merging process. Therefore, the three datasets have been weighted with respect to GLEAM, and the performance of the merged ET products has been studied at the selected sites. A set of weights need to be defined for the weighted combination of three products, usually based on the individual uncertainty in each product. The simplest strategy used in previous studies has been to assume that all three products have the same uncertainty; thus the merged product is a simple average of each product. A more detailed strategy used in this study is to weigh the products based on their uncertainties. The expected goal is to develop a product that minimizes root mean square deviation (RMSD), which we call optimal in the context of our merging strategy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">  The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1980/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1980/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">23.5 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:23.5 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">NetCDF</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:NetCDF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地蒸发, ERA5, GLDAS2, MERRA-2, GLEAM3.2a</w:t>
+        <w:t xml:space="preserve">Theme:Land evaporation, ERA5, GLDAS2, MERRA-2, GLEAM3.2a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
+        <w:t xml:space="preserve">Time:1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">Place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,887 +1185,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王国杰 </w:t>
+        <w:t xml:space="preserve">contributors:WANG Guojie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王国杰  </w:t>
+        <w:t xml:space="preserve">author:WANG Guojie </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Guojie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:41875094</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">基于土壤湿度-植被-大气相互作用的干旱自我强化机制研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王国杰. 基于模型产品的统一全球陆地蒸发数据集（1980-2017 年） . 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6664.2024.</w:t>
+        <w:t xml:space="preserve">WANG Guojie. A Harmonized Global Land Evaporation Dataset from Model-based Products Covering 1980-2017. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6664.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu J, Wang G, Chen T, Li S, Hagan D F T, Kattel G, Peng J, Jiang T, Su B. A harmonized global land evaporation dataset from model-based products covering 1980鈥?2017[J]. Earth Syst. Sci. Data, 2021-12-21, 13, (12): 5879-5898. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-13-5879-2021.</w:t>
       </w:r>