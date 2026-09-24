--- v1 (2026-08-10)
+++ v2 (2026-09-24)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A Harmonized Global Land Evaporation Dataset from Model-based Products Covering 1980-2017</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">基于模型产品的统一全球陆地蒸发数据集（1980-2017 年） </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.4595941</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A Harmonized Global Land Evaporation Dataset from Model-based Products Covering 1980-2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6664.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.4595941</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6664.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  陆地蒸发（ET）在水文和能量循环中起着至关重要的作用。然而，由于模型参数和强迫数据不完善，广泛使用的基于模型的产品尽管很有帮助，但仍存在很大的不确定性。现有观测数据的缺乏使估算工作更加复杂。因此，迫切需要为气候引起的水文和能源变化确定不确定性较低的全球替代土地蒸散发。本研究将现有的三个基于模式的产品--第五代 ECMWF 再分析（ERA5）、全球陆地数据同化系统版本 2（GLDAS2）和第二个现代-年代研究与应用回顾分析（MERRA-2）--结合起来，获得了一个空间分辨率为 0.25°的长期（1980-2017）日蒸散发产品的单一框架。在此，我们使用可靠性集合平均（REA）方法（该方法利用参考数据将误差降至最低），利用变异系数（CV）将三种产品在产品之间一致性较高的区域进行组合。分别选择全球陆地蒸发阿姆斯特丹模式 3.2a 版（GLEAM3.2a）和通量塔观测数据作为参考和评估数据。结果表明，合并后的产品在各种植被覆盖情况下均表现良好。合并产品还很好地捕捉了不同地区的陆地蒸发趋势，在南美洲的亚马逊平原和非洲中部的刚果盆地显示出明显的下降趋势，而在北美洲东部、欧洲西部、亚洲南部和大洋洲北部则显示出上升趋势。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Three widely used land ET datasets were selected for merging, including the fifth-generation ECMWF reanalysis (ERA5; Hersbach et al., 2020), the second Modern-Era Retrospective analysis for Research and Applications (MERRA-2; Gelaro et al., 2017), and Global Land Data Assimilation System Version 2 ET (GLDAS2; Sheffield and Wood, 2007). The differences in spatial and temporal resolution among the ET products were rescaled to a daily timescale and 0.25°, with the time span from 1980 to 2017.</w:t>
+        <w:t xml:space="preserve">  选择了三个广泛使用的陆地蒸散发数据集进行合并，包括第五代 ECMWF 再分析（ERA5；Hersbach 等，2020 年）、第二次现代-年代研究与应用回顾分析（MERRA-2；Gelaro 等，2017 年）和全球陆地数据同化系统第 2 版蒸散发（GLDAS2；Sheffield 和 Wood，2007 年）。这些蒸散发产品的空间和时间分辨率差异被调整为日时间尺度和 0.25°，时间跨度为 1980 年至 2017 年。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  In this study, we investigated whether more accurate ET results could be obtained through the weighted combination of ERA5, GLDAS and MERRA-2 estimation. Ideally, the weight assigned to each product should be based on an accurate description of the uncertainty during the merging process. Therefore, the three datasets have been weighted with respect to GLEAM, and the performance of the merged ET products has been studied at the selected sites. A set of weights need to be defined for the weighted combination of three products, usually based on the individual uncertainty in each product. The simplest strategy used in previous studies has been to assume that all three products have the same uncertainty; thus the merged product is a simple average of each product. A more detailed strategy used in this study is to weigh the products based on their uncertainties. The expected goal is to develop a product that minimizes root mean square deviation (RMSD), which we call optimal in the context of our merging strategy.</w:t>
+        <w:t xml:space="preserve">  在这项研究中，我们探讨了是否可以通过加权组合ERA5、GLDAS和MERRA-2的估算结果来获得更准确的蒸散发结果。理想情况下，分配给每个产品的权重应基于对合并过程中不确定性的准确描述。因此，根据 GLEAM 对三个数据集进行了加权，并在选定地点对合并后的蒸散发产品的性能进行了研究。需要为三个产品的加权组合定义一组权重，通常是基于每个产品的单独不确定性。以往研究中使用的最简单策略是假设所有三个产品具有相同的不确定性，因此合并产品是每个产品的简单平均值。本研究中使用的一种更详细的策略是根据产品的不确定性对其进行权衡。我们的预期目标是开发出最小均方根偏差 (RMSD) 的产品，在我们的合并策略中，我们称之为最优产品。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1980/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1980/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:23.5 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23.5 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:NetCDF</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NetCDF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Land evaporation, ERA5, GLDAS2, MERRA-2, GLEAM3.2a</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土地蒸发, ERA5, GLDAS2, MERRA-2, GLEAM3.2a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,636 +1419,909 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WANG Guojie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王国杰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WANG Guojie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王国杰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WANG Guojie </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王国杰</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:41875094</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41875094</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基于土壤湿度-植被-大气相互作用的干旱自我强化机制研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WANG Guojie. A Harmonized Global Land Evaporation Dataset from Model-based Products Covering 1980-2017. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6664.2024.</w:t>
+        <w:t xml:space="preserve">王国杰. 基于模型产品的统一全球陆地蒸发数据集（1980-2017 年） . 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6664.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lu J, Wang G, Chen T, Li S, Hagan D F T, Kattel G, Peng J, Jiang T, Su B. A harmonized global land evaporation dataset from model-based products covering 1980鈥?2017[J]. Earth Syst. Sci. Data, 2021-12-21, 13, (12): 5879-5898. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-13-5879-2021.</w:t>
+        <w:t xml:space="preserve">Lu J, Wang G, Chen T, Li S, Hagan DFT, Kattel G, Peng J, Jiang T, Su B. A harmonized global land evaporation dataset from model-based products covering 1980鈥?2017[J/OL]. Earth Syst. Sci. Data, 2021-12-21, 13(12): 5879-5898. DOI: 10.5194/essd-13-5879-2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>