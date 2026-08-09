--- v0 (2026-05-10)
+++ v1 (2026-08-09)
@@ -2,1125 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2003-2004年天山冰川观测试验站基本营地逐日相对湿度表</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Daily Relative Humidity Table of the Basic Camp of Tianshan Glaciological Station from 2003 to 2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daily Relative Humidity Table of the Basic Camp of Tianshan Glaciological Station from 2003 to 2004</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/Tianshan.008.2017.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/Tianshan.008.2017.db</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Tianshan.2020.74</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天山冰川观测试验站的常规水文、气象观测在乌鲁木齐河源区的1号冰川水文点、空冰斗水文点、总控制水文点以及后峡基本营地进行。后峡基本营地气象观测场位于乌鲁木齐河谷、海拔2130 m、进行常规气象要素观测，该数据集是天山冰川观测试验站基本营地2003、2004年逐日相对湿度表。</w:t>
+        <w:t xml:space="preserve">The routine hydrological and meteorological observations of Tianshan Glaciological Station are conducted at the No.1 Glacier Hydrological Point, Kongbingdou Hydrological Point, Zongkong Hydrological Point, and the Houxia Basic Camp in the source area of the Urumqi River. The meteorological observation site of Houxia Basic Camp is located in the Urumqi River Valley, with an altitude of 2130 meters. Conventional meteorological elements are observed, and this dataset is the daily relative humidity table of the basic camp of the Tianshan Glacier Observation and Test Station in 2003 and 2004 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">观测、试验、测定</w:t>
+        <w:t xml:space="preserve">Observation, test and determination</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据</w:t>
+        <w:t xml:space="preserve">Raw data </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2003/01/01-2004/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2003/01/01-2004/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">天山冰川观测试验站基本营地 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Basic Camp of Tianshan Glaciological Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3700.0m-</w:t>
+        <w:t xml:space="preserve">altitude:3700.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4200.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">127.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:127.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:xls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文点, 流量, 气象</w:t>
+        <w:t xml:space="preserve">Theme:Hydrological point, flow, meteorology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2003 2004</w:t>
+        <w:t xml:space="preserve">Time:2003 2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆,  天山站,  河源1号冰川 </w:t>
+        <w:t xml:space="preserve">Place:Urumqi Glacier No.1,  Tianshan station,  Xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1154,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1243,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1327,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1416,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1504,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王飞腾</w:t>
+        <w:t xml:space="preserve">contacts:Wang Feiteng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967383</w:t>
+        <w:t xml:space="preserve">phone:0931-4967383</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">wangfeiteng@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:wangfeiteng@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李忠勤,  王飞腾 </w:t>
+        <w:t xml:space="preserve">contributors:LI Zhongqin,  WANG Feiteng  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王飞腾  </w:t>
+        <w:t xml:space="preserve">author:WANG Feiteng  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Zhongqin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李忠勤,王飞腾. 2003-2004年天山冰川观测试验站基本营地逐日相对湿度表. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.74.</w:t>
+        <w:t xml:space="preserve">LI Zhongqin, WANG Feiteng . Daily Relative Humidity Table of the Basic Camp of Tianshan Glaciological Station from 2003 to 2004. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.74.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>