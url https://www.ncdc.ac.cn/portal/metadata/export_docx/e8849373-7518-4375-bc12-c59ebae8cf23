--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Soil erosion data set of Yimeng Mountain and Taishan Mountain National key control area in 2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2023年沂蒙山泰山国家级重点治理区土壤侵蚀数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db6615.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Soil erosion data set of Yimeng Mountain and Taishan Mountain National key control area in 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.HHSTBC.DB6615.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db6615.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HHSTBC.DB6615.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The 2023 soil erosion statistical table dataset of Mount Taishan National Key Control Area of Water and Soil Loss in Yimeng Mountain includes the soil erosion statistical table of Licheng District, Changqing District, Mount Taishan District, Daiyue District, Xintai City, Laicheng District, and Gangcheng District in Shandong Province in 2023. It is obtained based on the processing of satellite remote sensing images with a spatial resolution of 2 meters, and the storage format is xlsx. The data is named in the form of "key control area+year+soil erosion statistical table", such as "soil erosion statistical table of ×× key control area × × year". The intensity of soil erosion is divided into six levels: micro erosion, mild erosion, moderate erosion, strong erosion, extremely strong erosion, and severe erosion </w:t>
+        <w:t xml:space="preserve">2023年沂蒙山泰山国家级水土流失重点治理区土壤侵蚀统计表数据集包括山东省历城区、长清区、泰山区、岱岳区、新泰市、莱城区、钢城区2023年的土壤侵蚀统计表，基于空间分辨率为2米的卫星遥感影像加工获得，保存格式为xlsx，数据命名采用“所属重点治理区＋年份＋土壤侵蚀统计表”的形式，如“××重点治理区××年土壤侵蚀统计表”。土壤侵蚀强度划分为微度侵蚀、轻度侵蚀、中度侵蚀、强烈侵蚀、极强烈侵蚀和剧烈侵蚀6级。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;ol&gt; The data sources of land use are ZY-3 and Gao FEN-1 satellite images, which are mainly obtained from the information center of the Ministry of water resources. 2. Vegetation data sources are ZY-3 and Gao FEN-1 satellite images, which are mainly obtained from the information center of the Ministry of water resources. 3.1:50000 DEM is mainly obtained from the information center of the Ministry of water resources.</w:t>
+        <w:t xml:space="preserve">1.土地利用数据源为资源三号和高分一号卫星影像，主要从水利部信息中心获取。 2.植被数据源为资源三号和高分一号卫星影像，主要从水利部信息中心获取。 3.1:5万DEM主要从水利部信息中心获取。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;ol&gt; Based on the thematic maps of land use, vegetation coverage and slope, the soil erosion intensity was graded by ArcGIS software. 2. The land use processing method is based on ecognition software platform, using the method of object-oriented computer automatic classification and manual visual interpretation to extract the land use data of the study area year by year. Finally, three methods are used to verify the accuracy of the data: field sample point survey, high-resolution image recognition and Google Earth sample point recognition. 3. The processing method of vegetation coverage is based on remote sensing estimation, and the normalized vegetation index (NDVI) is used to estimate the vegetation coverage by pixel dichotomy model. First, the NDVI of each pixel is calculated by using the near-infrared and red band data of multispectral images. Then, the model is used to calculate the vegetation coverage of the whole region, and the vegetation coverage is classified according to the classification rules. Finally, the land use type data obtained from remote sensing interpretation and the vegetation coverage data obtained from remote sensing estimation are used for superposition operation, The vegetation coverage information of each pixel was obtained. 4. Slope data processing method is based on 1:50000 DEM extraction.</w:t>
+        <w:t xml:space="preserve">1.基于土地利用、植被覆盖度和坡度等专题图，利用ArcGIS软件进行叠加运算，根据划分规则对土壤侵蚀强度进行等级划分。 2.其中土地利用加工方法为基于eCognition软件平台，采用面向对象计算机自动分类与人工目视解译相结合的方法，提取研究区逐年土地利用数据。最后采用三种方法对数据精度进行验证：野外样本点调查、高分辨率影像识别和Google Earth的样本点识别。 3.植被覆盖度加工方法为基于遥感估算的方法，利用归一化植被指数（NDVI）采用像元二分模型法进行植被盖度估算。首先利用多光谱影像的近红外波段与红波段数据计算每个像元的NDVI，然后使用模型计算整个区域植被覆盖度，并根据划分规则对植被覆盖度进行等级划分，最后使用该区域遥感解译得到的土地利用类型数据和基于遥感估算得到的植被覆盖度数据做叠加运算，获得每个像元的植被覆盖度信息。 4.坡度数据加工方法为基于1:5万DEM提取得到。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;ol&gt; Remote sensing images are preprocessed by radiation correction, orthorectification, fusion and mosaic. 2. The actual surface area corresponding to the minimum spot area is not less than 0.1 h ^, the polygons have no overlap, no gap, and the spot attributes have no vacancy or redundancy. 3. Before the remote sensing image interpretation, the remote sensing image, typical investigation and field comparison methods are used to establish the remote sensing interpretation marks of forest and grass sample plots. 4. Based on remote sensing images, combined with interpretation marks, extract land use types. 5. Review of interpretation results: no less than 5% of the total map spots shall be selected for verification. 6. The number and results of field verification samples meet the requirements of technical specification for remote sensing monitoring of soil and water conservation (sl592-2012). For verification spots, 10% are selected as verification samples for field verification. </w:t>
+        <w:t xml:space="preserve">1.遥感影像均经过辐射纠正、正射纠正以及融合、镶嵌等预处理。 2.最小图斑面积对应的实际地物面积不小于0.1h㎡，多边形无重叠、无空隙，图斑属性无空置或冗余。 3.遥感影像解译前，采用遥感影像、典型调查、与实地对照的方法建立林草样地遥感解译标志。 4.基于遥感影像，结合解译标志，提取土地利用类型。 5.解译结果复查：抽取不少于总图斑的5%进行核查。 6.野外验证样本数量和成果满足《水土保持遥感监测技术规范》（SL592-2012）的要求，对于核查图斑，抽取10%作为验证样本进行实地验证。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2022/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Yimeng Mountain and Taishan Mountain National Key Management Area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沂蒙山泰山国家级重点治理区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Statistical table of soil erosion, soil erosion area</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤侵蚀统计表, 土壤侵蚀面积，各级土壤侵蚀强度面积及比例，水力侵蚀</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Yimeng Mountain </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沂蒙山泰山国家级重点治理区，山东省历城区，长清区，泰山区，岱岳区，新泰市，莱城区，钢城区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1419,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Soil erosion data set of Yimeng Mountain and Taishan Mountain National key control area in 2023. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB6615.2024.</w:t>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2023年沂蒙山泰山国家级重点治理区土壤侵蚀数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB6615.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>