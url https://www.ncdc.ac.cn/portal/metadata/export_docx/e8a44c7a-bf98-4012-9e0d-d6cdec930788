--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -2,878 +2,1115 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Shiyang River Watershed 10-meter resolution land cover and crop type data (2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">石羊河流域10米分辨率土地覆盖及作物类型数据（2019年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3922.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Shiyang River Watershed 10-meter resolution land cover and crop type data (2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB3922.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3922.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB3922.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is the land cover and crop type data of Shiyang River Basin in 2019, with a spatial resolution of 10 m. This dataset is based on the sample data of the field field survey and the remote sensing imagery of Sentinel-2 with multi-temporal phase and multi-band, which is used to decipher the land cover type and crop category of Shiyang River Basin. During the classification process, several sets of experiments are set up to study the influence of the spectral-temporal features of Sentinel-2 on the fine classification of crops, so as to select the optimal classification feature set and train the Random Forest algorithm to realize the fine surface cover classification of Shiyang River Basin. The classification system used in this data contains nine primary classes (grassland, desert, cropland, man-made land, water bodies, woodland, glacier and snow, shrubs and wetland), and eight secondary classes (wheat, maize, sunflower, alfalfa, fennel, milfoil, sunflower honeydew melon set, and other cropland), with an overall classification accuracy of 95%. </w:t>
+        <w:t xml:space="preserve">  本数据为2019年石羊河流域土地覆盖及作物类型数据，空间分辨率10m。本数据集基于野外实地调查样本数据和Sentinel-2多时相、多波段的遥感影像，对石羊河流域地表覆盖类型和作物类别进行解译。分类过程中，设置多组实验研究Sentinel-2的光谱-时相特征对农作物精细分类的影响，从而选出最优分类特征集并对随机森林算法进行训练，实现石羊河流域精细的地表覆盖分类。本数据采用的分类系统包含9个一级类（草地、荒漠、耕地、人造用地、水体、林地、冰川及雪地、灌木和湿地），8个二级类（小麦、玉米、向日葵、苜蓿、茴香、密瓜、向日葵蜜瓜套种和其他耕地），总体分类精度为95%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Sentinel-2 satellite remote sensing data from ESA Copernicus Data Center: https://scihub.copernicus.eu/dhus/#/home.</w:t>
+        <w:t xml:space="preserve">  Sentinel-2卫星遥感数据来源于欧空局哥白尼数据中心：https://scihub.copernicus.eu/dhus/#/home。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Remote sensing data splicing and cropping to get the remote sensing image of the whole basin.</w:t>
+        <w:t xml:space="preserve">  遥感数据拼接、裁剪得到全流域的遥感影像。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:shiyang river basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">石羊河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:25.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Surface cover type, crop classification, 10 meter resolution, Shiyang River basin</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地表覆盖类型, 作物分类, 10米分辨率, 石羊河流域</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:The Shiyang River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">石羊河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1144,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1233,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1317,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1406,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,612 +1494,887 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:CHEN Qiting,  YI Zhiwei,  Jia li </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈琪婷,  易志伟,  贾立 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:CHEN Qiting </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈琪婷  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:CHEN Qiting </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈琪婷</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2017YFE0119100</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017YFE0119100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">应对石羊河流域干旱与荒漠化风险的自然基解决方案</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">CHEN Qiting, YI Zhiwei, Jia li. Shiyang River Watershed 10-meter resolution land cover and crop type data (2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB3922.2023.</w:t>
+        <w:t xml:space="preserve">陈琪婷,易志伟,贾立. 石羊河流域10米分辨率土地覆盖及作物类型数据（2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB3922.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhiwei Yi, Li Jia, Qiting Chen. Crop Classification Using Multi-Temporal Sentinel-2 Data in the Shiyang River Basin of China[J]. Remote Sensing, 2020, 12, (24). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">