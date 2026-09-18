--- v1 (2026-08-03)
+++ v2 (2026-09-18)
@@ -2352,73 +2352,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhiwei Yi, Li Jia, Qiting Chen. Crop Classification Using Multi-Temporal Sentinel-2 Data in the Shiyang River Basin of China[J]. Remote Sensing, 2020, 12, (24). </w:t>
+        <w:t xml:space="preserve">Zhiwei Yi, Li Jia, Qiting Chen. Crop Classification Using Multi-Temporal Sentinel-2 Data in the Shiyang River Basin of China[J]. Remote Sensing, 2020, 12(24).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhiwei Yi, Li Jia, Qiting Chen, Min Jiang, Dingwang Zhou, Yelong Zeng. Early-Season Crop Identification in the Shiyang River Basin Using a Deep Learning Algorithm and Time-Series Sentinel-2 Data[J]. Remote Sensing, 2022, 14, (21). </w:t>
+        <w:t xml:space="preserve">Zhiwei Yi, Li Jia, Qiting Chen, Min Jiang, Dingwang Zhou, Yelong Zeng. Early-Season Crop Identification in the Shiyang River Basin Using a Deep Learning Algorithm and Time-Series Sentinel-2 Data[J]. Remote Sensing, 2022, 14(21).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>