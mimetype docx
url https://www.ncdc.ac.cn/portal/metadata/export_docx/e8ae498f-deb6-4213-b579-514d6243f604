--- v0 (2026-06-23)
+++ v1 (2026-08-09)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data set of soil temperature and humidity in Yadong region of Tibet in 2014</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2014年西藏亚东地区土壤温湿度观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0018.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data set of soil temperature and humidity in Yadong region of Tibet in 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.CCI.2020.52</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0018.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.CCI.2020.52</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the soil temperature and humidity observation data set in Yadong region of Tibet in 2015. From July to August 2014, 30 representative permafrost sample plots with flat and open terrain were selected, and each sample plot was set with an altitude gradient, and the sample points were set from high to low altitude. The original data of soil moisture (SM) and soil temperature (st) at depths of 40cm, 20cm, 10cm, 5cm and 0cm have been strictly corrected. The data results have been published in the top journals of BAMS, RSE, jgr, JH, etc. </w:t>
+        <w:t xml:space="preserve">本数据集为2015年西藏亚东地区土壤温湿度观测数据集，2014年7月～8月，选择地势平坦开阔、具有代表性的、多年冻土样地30个，每个样地设置一个海拔梯度，从海拔由高到低分别设置样点。观测变量40cm、20cm、10cm、5cm、0cm土壤深处的土壤湿度（SM）和土壤温度（ST），原始数据经过严格的校正，数据成果已在BAMS，RSE，JGR，JH等专业领域顶级期刊上发表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set was obtained by EM50 soil temperature and humidity observation system produced by decagon company in the United States. The observed variables were soil moisture (SM) and soil temperature (st) at depths of 0-5cm, 10cm, 20cm and 40cm, and samples were taken every half an hour. The observation data are strictly corrected.</w:t>
+        <w:t xml:space="preserve">本数据集由美国Decagon公司生产的EM50土壤温湿度观测系统观测获得。观测变量为0-5cm，10cm，20cm，40cm土壤深处的土壤湿度（SM）和土壤温度（ST），每半小时采样一次。观测数据经过严格的校正。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data sheet is automatically recorded by a dedicated data collector.</w:t>
+        <w:t xml:space="preserve">本数据表是由专用数据采集器自动记录。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data were observed and collected in strict accordance with the instrument operation specifications. The original data were strictly corrected. The data results have been published in the top journals of BAMS, RSE, jgr, JH and other professional fields. </w:t>
+        <w:t xml:space="preserve">数据严格按照仪器操作规范进行观测和数据采集，原始数据经过严格的校正，数据成果已在BAMS，RSE，JGR，JH等专业领域顶级期刊上发表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2014/07/19-2014/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014/07/19-2014/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Yadong region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">亚东地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TXT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">半小时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil moisture</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤湿度，土壤温度 ，站点平均值</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Hydrometeorology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文气象学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2014</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Yadong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">亚东地区，西藏，中国西藏地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 28.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 89.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 89.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,661 +1458,962 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈莹莹 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈莹莹  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈莹莹</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013CBA01800</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013CBA01800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Study on the changes of cryosphere and its influence</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰冻圈变化及其影响研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013CBA01805</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013CBA01805</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气候系统模式中冰冻圈分量模式的集成耦合及气候变化模拟实验</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Observation data set of soil temperature and humidity in Yadong region of Tibet in 2014. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.52.</w:t>
+        <w:t xml:space="preserve">陈莹莹. 2014年西藏亚东地区土壤温湿度观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.52.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chen Yingying, Yang Kun, Qin Jun, Cui Qian, Lu Hui, La Zhu, Han Menglei, Tang Wenjun. Evaluation of SMAP, SMOS, and AMSR2 soil moisture retrievals against observations from two networks on the Tibetan Plateau[J]. Journal of Geophysical Research, 2017, 122, (11). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">