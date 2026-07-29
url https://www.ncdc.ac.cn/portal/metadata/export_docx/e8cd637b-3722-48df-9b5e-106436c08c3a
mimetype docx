--- v0 (2026-06-14)
+++ v1 (2026-07-29)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">凌汛灾害防控效果评价结果数据集（2012-2016年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of evaluation results of ice flood disaster prevention and control effect (2012-2016)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of evaluation results of ice flood disaster prevention and control effect (2012-2016)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.iceflood.db2352.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.iceflood.db2352.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.iceflood.db2352.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据为对黄河上游水库群与分凌区联合调度优化模型计算结果进行的评价数据。共10组数据，包括指标层7个、准则层2个、总目标层1个。指标层包括：封河流量与首封流量的差值指标、封河流量与首封流量差值指标、槽蓄水增量指标、凌峰流量指标、凌汛期发电量指标、凌汛期末可供水量指标、生态补水量指标；准则层包括减灾层、兴利层。各指标分值经标准化取值范围为0-1，每组包含3个典型年数据，数据集完全开放共享。</w:t>
+        <w:t xml:space="preserve">This data is the evaluation data of the calculation results of the joint operation optimization model of the reservoir group and the sub Ling area in the upper reaches of the Yellow River. A total of 10 groups of data, including 7 index levels, 2 criteria levels, and 1 overall target level. The index layer includes: the difference index between the river closure flow and the first closure flow, the difference index between the river closure flow and the first closure flow, the tank storage increment index, the peak flow index, the power generation index in the ice flood season, the water supply index at the end of the ice flood season, and the ecological water replenishment index; The criterion layer includes disaster reduction layer and profit promotion layer. The standardized value range of each index score is 0-1. Each group contains three typical year data, and the data set is completely open and shared. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据为对黄河上游水库群与分凌区联合调度优化模型计算结果进行的评价数据。10组数据包括指标层7个、准则层2个、总目标层1个。指标层包括：封河流量与首封流量的差值指标、封河流量与首封流量差值指标、槽蓄水增量指标、凌峰流量指标、凌汛期发电量指标、凌汛期末可供水量指标、生态补水量指标；准则层包括减灾层、兴利层。</w:t>
+        <w:t xml:space="preserve">  This data is the evaluation data of the calculation results of the joint operation optimization model of the reservoir group and the sub Ling area in the upper reaches of the Yellow River. The 10 groups of data include 7 indicators, 2 criteria and 1 overall target. The index layer includes: the difference index between the river closure flow and the first closure flow, the difference index between the river closure flow and the first closure flow, the tank storage increment index, the peak flow index, the power generation index in the ice flood season, the water supply index at the end of the ice flood season, and the ecological water replenishment index; The criterion layer includes disaster reduction layer and profit promotion layer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用凌汛期凌汛灾害防控效果评价方法包括层次分析法和德尔菲法。</w:t>
+        <w:t xml:space="preserve">  The evaluation methods of ice flood prevention and control effect in ice flood season include analytic hierarchy process and Delphi method.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">  Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/01/01-2016/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/01/01-2016/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河上游水库群与分凌区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Reservoir groups and sub Ling areas in the upper reaches of the Yellow River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">31.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:31.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">封河流量, 槽蓄水增量, 凌峰流量, 凌汛期发电量, 凌汛期末可供水量, 生态补水量</w:t>
+        <w:t xml:space="preserve">Theme:River closure flow, tank storage increment, peak flow, power generation during ice flood period, available water supply at the end of ice flood period, and ecological water replenishment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012 2013 2014 2015 2016</w:t>
+        <w:t xml:space="preserve">Time:2012 2013 2014 2015 2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河上游水库群与分凌区 </w:t>
+        <w:t xml:space="preserve">Place:Reservoir groups and sub Ling areas in the upper reaches of the Yellow River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宋伟华,  蔺冬,  赵梦龙,  高志强 </w:t>
+        <w:t xml:space="preserve">contributors:song weihua,  lin dong,  zhao menglong,  gao zhiqiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宋伟华  </w:t>
+        <w:t xml:space="preserve">author:song weihua </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:song weihua </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC1508400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黄河凌汛监测与灾害防控关键技术研究与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Research and demonstration on Key Technologies of ice flood monitoring and disaster prevention and control in the Yellow River</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">宋伟华,蔺冬,赵梦龙,高志强. 凌汛灾害防控效果评价结果数据集（2012-2016年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.iceflood.db2352.2022.</w:t>
+        <w:t xml:space="preserve">song weihua, lin dong, zhao menglong, gao zhiqiang. Data set of evaluation results of ice flood disaster prevention and control effect (2012-2016). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.iceflood.db2352.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>