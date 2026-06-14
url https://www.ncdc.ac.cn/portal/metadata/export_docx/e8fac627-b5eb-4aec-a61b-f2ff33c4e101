--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meteorological observation data of Bomi, Southeast Tibet, 2014-2016</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2014-2016年藏东南波密气象观测数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.BoMi.db0007.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Meteorological observation data of Bomi, Southeast Tibet, 2014-2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.BoMi.2020.18</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.BoMi.db0007.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.BoMi.2020.18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the meteorological observation data of Bomi County in Southeast Tibet from 2014 to 2016, and the observation stations are located in Bomi county. Located in the southeast of Tibet Autonomous Region, Bomi county is located in the eastern section of nyainqentanglala and the eastern end of the Himalayas. It is high in the north and low in the south. The central part is the palongzangbo River Valley and the Yigong Zangbo River Valley, with dozens of tributaries. Under the influence of the Indian Ocean Marine southwest monsoon, the Indian Ocean warm and humid air flows along the Yarlung Zangbo River into the palongzangbo River and the yigongzangbo River, and reach the southern foot of the Nyainqentanglha mountains. The comprehensive meteorological observation station of Bomi County in Southeast Tibet records the rainfall and temperature data in detail. The data is measured by the temperature sensor and the tipping bucket rainfall sensor, and the original data is obtained by the smart2000f data collector, which is automatically collected every 10 minutes. After manual collection, the daily average data is used for the temperature data, and the daily cumulative data is used for the rainfall data. Station Name: Bomi comprehensive observation station, longitude and latitude: 95 ° 46 ′ 18, 29 ° 51 ′ 23, altitude: 2730 m, data content: rainfall unit is mm, temperature unit is degree centigrade (℃) </w:t>
+        <w:t xml:space="preserve">本数据集为2014-2016年藏东南波密县气象观测数据，观测站布设在波密县城内。波密县位于西藏自治区东南部，地处念青唐古拉山东段和喜马拉雅山东端，北高南低，高山连绵。中部为帕龙藏布河谷和易贡藏布河谷，支流数十条，波密县受印度洋海洋性西南季风影响，印度洋暖湿气流沿雅鲁藏布江，进入帕隆藏布河和易贡藏布河，抵达念青唐古拉山脉南麓。藏东南波密县气象综合观测站详细记录降雨和气温数据，数据由布设的温度传感器和翻斗式雨量传感器测得，由smart2000F数据采集器取得原始数据，每10分钟自动采集1次，人工收集后，温度数据采用日平均数据并整理，降雨数据采用日累计数据并整理。 站点名称：波密综合观测站，经纬度：95 °46′18,29°51′23，海拔高程：2730米，数据内容：降雨量单位为毫米（mm），气温单位为摄氏度（℃）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Automatic acquisition</w:t>
+        <w:t xml:space="preserve">自动采集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The original data is collected automatically by field instruments every 10 minutes, collected and summarized by professionals regularly. Daily average data is used for temperature data, and daily accumulated rainfall data is used for rainfall data, and then processed into data set products</w:t>
+        <w:t xml:space="preserve">原始数据由现场仪器自动采集，每十分钟采集一次，由专业人员定期进行收集和汇总，温度数据采用日平均数据，雨量数据采用日累计降雨量数据并整理，后加工为数据集产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data were acquired and processed by professionals at all stages of the process, and the quality of the data was good. </w:t>
+        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2014/01/01-2016/11/07</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014/01/01-2016/11/07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Bomi County, Tibet Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">西藏自治区波密县 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:3500.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3500.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4500.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:45.7 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">45.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Rainfall, weather, temperature</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">降雨量, 气象, 气温</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2014 2015 2016</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014 2015 2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Bomi County,  Tibet Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">西藏自治区,  波密县 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Chen Ningsheng,  Ding Haitao,  Deng Mingfeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陈宁生,  丁海涛,  邓明枫 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Ding Haitao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">丁海涛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ding Haitao , Chen Ningsheng </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">丁海涛, 陈宁生</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chen Ningsheng, Ding Haitao, Deng Mingfeng. Meteorological observation data of Bomi, Southeast Tibet, 2014-2016. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.BoMi.2020.18.</w:t>
+        <w:t xml:space="preserve">陈宁生,丁海涛,邓明枫. 2014-2016年藏东南波密气象观测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.BoMi.2020.18.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>