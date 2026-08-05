--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河流域 MCD43A3 反照率数据集（2013-2014年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">MCD43A3 albedo over Heihe River Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">MCD43A3 albedo over Heihe River Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.6702596</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.6702596</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6461.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本研究提供了对应于 13 个 AWS 的质量控制黑天空反照率 （BSA） 和白色天空反照率 （WSA）。2013 年至 2014 年黑河流域的 ASP、ASN、ACO、DSL、EBO、HZS、HCG、JYL、DMS、BJT、SSW、ZYS 和 HZZ）。   MCD43A3（V006）是应用最广泛的地表反照率产品。该产品采用半经验线性核驱动的双向反射率分布函数模型，在任何太阳辐照和卫星观测条件下都能获取双向反射率。然后对观测半球的双向反射率进行积分，即可得到黑天反照率（BSA）；对入射半球和出射半球的双向反射率进行两次积分，即可得到白天反照率（WSA）。本文使用的 MCD43A3 空间分辨率为 500 米，时间分辨率为每日。它提供了当地太阳正午 1-7 波段的 BSA 和 WSA，以及可见光（300-700 纳米）、近红外（700-3000 纳米）和短波（3000-5000 纳米）波段的三个宽波段反照率。本文采用短波反照率，因为其光谱范围与基于原位的反照率相当[1]。我们提取了 2013 年至 2014 年 13 个 AWS 对应的质控 BSA 和 WSA。由于原位测量提供的是蓝天反照率，因此 MCD43A3 的 BSA 和 WSA 使用天空漫射光比进行线性组合。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本研究描述了使用基于自动气象站（AWS）的地面测残测量来验证中国黑河流域异质景观上的MCD43A3和耐反照率产品。由于地面观测反照率的足迹远小于反照率产品的空间分辨率，因此使用高分辨率反照率影像作为放大桥来缩小尺度差异。基于该方案，我们提出了MODIS和GLASS精度评估的结果。验证结果表明，MODIS和GLASS在大面积和一整年的测量中均方根小于0.05。</w:t>
+        <w:t xml:space="preserve">    This study describes the use of ground residual measurements based on automatic weather stations (AWS) to validate MCD43A3 and albedo tolerance products on heterogeneous landscapes in the Heihe River Basin, China. Due to the fact that the footprint of ground observation albedo is much smaller than the spatial resolution of albedo products, high-resolution albedo images are used as amplification bridges to reduce scale differences. Based on this scheme, we propose the results of MODIS and GLASS accuracy evaluation. The verification results indicate that the root mean square of MODIS and GLASS measurements over a large area and a whole year is less than 0.05.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  对RF、CDF和KF三种纠错模型的性能进行了评价，因为它们具有广泛的适用性。为了实现这一点，70%的数据（即匹配MCD43A3、像素尺度地面“真值”和辅助数据）被用于训练纠错模型，该模型被定义为训练数据集。其余30%的数据用于验证纠错模型，定义为验证数据集。</w:t>
+        <w:t xml:space="preserve">    The performance of three error correction models, RF, CDF, and KF, was evaluated due to their wide applicability. To achieve this, 70% of the data (i.e. matching MCD43A3, pixel scale ground truth, and auxiliary data) is used to train an error correction model, which is defined as the training dataset. The remaining 30% of the data is used to validate the error correction model, defined as the validation dataset.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/01/01-2014/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2013/01/01-2014/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">532.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:532.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">CSV</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:CSV</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">累积分布函数, 卡尔曼滤波, MCD43A3, 随机森林</w:t>
+        <w:t xml:space="preserve">Theme:Cumulative distribution function, Kalman filtering, MCD43A3, random forest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2013 2014</w:t>
+        <w:t xml:space="preserve">Time:2013 2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  MCD43A3,  反照率 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  MCD43A3,  albedo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 98.94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴小丹 </w:t>
+        <w:t xml:space="preserve">contributors:WU Xiaodan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴小丹  </w:t>
+        <w:t xml:space="preserve">author:WU Xiaodan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WU Xiaodan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴小丹. 黑河流域 MCD43A3 反照率数据集（2013-2014年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6461.2024.</w:t>
+        <w:t xml:space="preserve">WU Xiaodan. MCD43A3 albedo over Heihe River Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6461.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Wang Jingping, Wu Xiaodan, Tang Rongqi, Zeng Qicheng, Li Zheng, Wen Jianguang, Xiao Qing. Evaluation of Three Error-Correction Models Based on the Matched Pixel Scale Ground “Truth”: A Case Study of MCD43A3 V006 Over the Heihe River Basin, China[J]. IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing, 2022-01-01, 15: 1-13. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.1109/JSTARS.2022.3213184.</w:t>
       </w:r>