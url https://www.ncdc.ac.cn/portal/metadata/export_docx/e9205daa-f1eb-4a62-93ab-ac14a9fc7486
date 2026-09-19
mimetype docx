--- v1 (2026-08-05)
+++ v2 (2026-09-19)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">MCD43A3 albedo over Heihe River Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河流域 MCD43A3 反照率数据集（2013-2014年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.6702596</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">MCD43A3 albedo over Heihe River Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6461.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.6702596</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6461.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本研究提供了对应于 13 个 AWS 的质量控制黑天空反照率 （BSA） 和白色天空反照率 （WSA）。2013 年至 2014 年黑河流域的 ASP、ASN、ACO、DSL、EBO、HZS、HCG、JYL、DMS、BJT、SSW、ZYS 和 HZZ）。   MCD43A3（V006）是应用最广泛的地表反照率产品。该产品采用半经验线性核驱动的双向反射率分布函数模型，在任何太阳辐照和卫星观测条件下都能获取双向反射率。然后对观测半球的双向反射率进行积分，即可得到黑天反照率（BSA）；对入射半球和出射半球的双向反射率进行两次积分，即可得到白天反照率（WSA）。本文使用的 MCD43A3 空间分辨率为 500 米，时间分辨率为每日。它提供了当地太阳正午 1-7 波段的 BSA 和 WSA，以及可见光（300-700 纳米）、近红外（700-3000 纳米）和短波（3000-5000 纳米）波段的三个宽波段反照率。本文采用短波反照率，因为其光谱范围与基于原位的反照率相当[1]。我们提取了 2013 年至 2014 年 13 个 AWS 对应的质控 BSA 和 WSA。由于原位测量提供的是蓝天反照率，因此 MCD43A3 的 BSA 和 WSA 使用天空漫射光比进行线性组合。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This study describes the use of ground residual measurements based on automatic weather stations (AWS) to validate MCD43A3 and albedo tolerance products on heterogeneous landscapes in the Heihe River Basin, China. Due to the fact that the footprint of ground observation albedo is much smaller than the spatial resolution of albedo products, high-resolution albedo images are used as amplification bridges to reduce scale differences. Based on this scheme, we propose the results of MODIS and GLASS accuracy evaluation. The verification results indicate that the root mean square of MODIS and GLASS measurements over a large area and a whole year is less than 0.05.</w:t>
+        <w:t xml:space="preserve">  本研究描述了使用基于自动气象站（AWS）的地面测残测量来验证中国黑河流域异质景观上的MCD43A3和耐反照率产品。由于地面观测反照率的足迹远小于反照率产品的空间分辨率，因此使用高分辨率反照率影像作为放大桥来缩小尺度差异。基于该方案，我们提出了MODIS和GLASS精度评估的结果。验证结果表明，MODIS和GLASS在大面积和一整年的测量中均方根小于0.05。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The performance of three error correction models, RF, CDF, and KF, was evaluated due to their wide applicability. To achieve this, 70% of the data (i.e. matching MCD43A3, pixel scale ground truth, and auxiliary data) is used to train an error correction model, which is defined as the training dataset. The remaining 30% of the data is used to validate the error correction model, defined as the validation dataset.</w:t>
+        <w:t xml:space="preserve">  对RF、CDF和KF三种纠错模型的性能进行了评价，因为它们具有广泛的适用性。为了实现这一点，70%的数据（即匹配MCD43A3、像素尺度地面“真值”和辅助数据）被用于训练纠错模型，该模型被定义为训练数据集。其余30%的数据用于验证纠错模型，定义为验证数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2013/01/01-2014/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013/01/01-2014/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:532.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">532.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:CSV</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CSV</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Cumulative distribution function, Kalman filtering, MCD43A3, random forest</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">累积分布函数, 卡尔曼滤波, MCD43A3, 随机森林</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2013 2014</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013 2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  MCD43A3,  albedo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  MCD43A3,  反照率 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 98.94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1419,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Xiaodan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴小丹 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Xiaodan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴小丹  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WU Xiaodan </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴小丹</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Xiaodan. MCD43A3 albedo over Heihe River Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6461.2024.</w:t>
+        <w:t xml:space="preserve">吴小丹. 黑河流域 MCD43A3 反照率数据集（2013-2014年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6461.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wang Jingping, Wu Xiaodan, Tang Rongqi, Zeng Qicheng, Li Zheng, Wen Jianguang, Xiao Qing. Evaluation of Three Error-Correction Models Based on the Matched Pixel Scale Ground “Truth”: A Case Study of MCD43A3 V006 Over the Heihe River Basin, China[J]. IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing, 2022-01-01, 15: 1-13. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1109/JSTARS.2022.3213184.</w:t>
+        <w:t xml:space="preserve">Wang Jingping, Wu Xiaodan, Tang Rongqi, Zeng Qicheng, Li Zheng, Wen Jianguang, Xiao Qing. Evaluation of Three Error-Correction Models Based on the Matched Pixel Scale Ground “Truth”: A Case Study of MCD43A3 V006 Over the Heihe River Basin, China[J/OL]. IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing, 2022-01-01, 15: 1-13. DOI: 10.1109/JSTARS.2022.3213184.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>