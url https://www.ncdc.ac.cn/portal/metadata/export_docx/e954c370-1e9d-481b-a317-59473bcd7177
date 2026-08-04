--- v0 (2026-06-20)
+++ v1 (2026-08-04)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：水文气象观测网数据集（1号点-213桥径流观测数据-2013年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Remote sensing experiment of ecological hydrology in Heihe River: data set of Hydrometeorological observation network (runoff observation data of point 1-213 bridge - 2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Remote sensing experiment of ecological hydrology in Heihe River: data set of Hydrometeorological observation network (runoff observation data of point 1-213 bridge - 2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0086.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0086.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1657</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集包含了2012年6月13日至2013年9月6日的黑河水文气象观测网中游径流加密观测中1号点的河流水位观测数据。   观测点位于甘肃省张掖市213省道黑河桥，分为两个河道，河床为砂砾石，断面不稳定。观测点的经纬度是N38°54'43.55"，E100°20'41.05"，海拔1546米，河道宽度330米。213桥分为两个断面，东面的为1号，西面的为2号。由于河道断面人为影响频繁无法获取稳定的水位流量曲线于2013年9月6日停止观测。   水位观测采用SR50超声测距仪，采集频率30分钟。数据说明包括以下部分：   水位的观测频率30分钟，单位cm；数据涵盖时间段2012年6月13日-2013年9月6日；   流量观测，单位（m3 s-1）；按照不同水位监测流量，获取水位流量曲线，依托水位过程观测获得径流量变化过程。1号点-213桥断面受到频繁人为扰动，水文断面面积不稳定导致水位流量曲线紊乱，流量数据有待进一步观测。缺值数据统一采用字符串-6999表示。   水文气象网或站点信息请参考Li et al. (2013)，观测数据处理请参考He et al.(2016)。</w:t>
+        <w:t xml:space="preserve">The data set contains the river water level observation data of point 1 in the intensive observation of runoff in the middle reaches of Heihe hydrometeorological observation network from June 13, 2012 to September 6, 2013 The observation point is located at Heihe bridge, 213 provincial road, Zhangye City, Gansu Province, which is divided into two rivers. The riverbed is sandy gravel and the section is unstable. The longitude and latitude of the observation point are N38 ° 54'43.55 ", E100 ° 20'41.05", with an altitude of 1546m and a river width of 330m. 213 bridge is divided into two sections, No. 1 in the East and No. 2 in the West. Due to frequent man-made influence on the river section, the stable water level discharge curve could not be obtained, and the observation was stopped on September 6, 2013 Sr50 ultrasonic rangefinder is used for water level observation, and the acquisition frequency is 30 minutes. The data description includes the following parts: Observation frequency of water level: 30min, unit: cm; The data covers the period from June 13, 2012 to September 6, 2013 Flow observation, unit (M3 s-1); Monitor the flow according to different water levels, obtain the water level flow curve, and obtain the runoff change process based on the water level process observation. The section of No. 1 point - 213 bridge is frequently disturbed artificially, and the unstable hydrological section area leads to the disorder of water level discharge curve, and the discharge data need to be further observed. The missing value data is uniformly represented by string - 6999 For hydrometeorological network or station information, please refer to Li et al. (2013), and for observation data processing, please refer to he et al. (2016) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  自主观测</w:t>
+        <w:t xml:space="preserve">  Autonomous observation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  水位的观测频率30分钟，单位cm；数据涵盖时间段2012年6月13日-2013年9月6日；流量观测，单位（m3 s-1）；按照不同水位监测流量，获取水位流量曲线，依托水位过程观测获得径流量变化过程。</w:t>
+        <w:t xml:space="preserve">  Observation frequency of water level: 30min, unit: cm; The data covers the period from June 13, 2012 to September 6, 2013; Flow observation, unit (M3 s-1); Monitor the flow according to different water levels, obtain the water level flow curve, and obtain the runoff change process based on the water level process observation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/06/13-2013/09/06</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/06/13-2013/09/06</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区, 1号点213桥 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis experimental area in the middle reaches, 213 bridge at point 1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文气象观测网, 径流量, 河川径流观测, ADCP, 地表水, 水文断面</w:t>
+        <w:t xml:space="preserve">Theme:Hydrometeorological observation network, runoff, river runoff observation, ADCP, surface water, hydrological section</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文气象学 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrometeorology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012 2013</w:t>
+        <w:t xml:space="preserve">Time:2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区,  1号点213桥 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  artificial oasis experimental area in the middle reaches,  213 bridge at point 1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,897 +1185,622 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民,  何晓波,  徐自为,  李新 </w:t>
+        <w:t xml:space="preserve">contributors:Liu shaomin,  He xiaobo,  Xu ziwei,  LI Xin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民  </w:t>
+        <w:t xml:space="preserve">author:Liu shaomin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  何晓波  </w:t>
+        <w:t xml:space="preserve">,  He xiaobo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:He xiaobo , Xu ziwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125002</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：水文气象要素与多尺度蒸散发观测</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘绍民,何晓波,徐自为,李新. 黑河生态水文遥感试验：水文气象观测网数据集（1号点-213桥径流观测数据-2013年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1657.</w:t>
+        <w:t xml:space="preserve">Liu shaomin, He xiaobo, Xu ziwei, LI Xin. Remote sensing experiment of ecological hydrology in Heihe River: data set of Hydrometeorological observation network (runoff observation data of point 1-213 bridge - 2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1657.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Li Xin, Cheng Guodong, Liu Shaomin, Xiao Qing, Ma Mingguo, Jin Rui, Che Tao, Liu Qinhuo, Wang Weizhen, Qi Yuan. Heihe Watershed Allied Telemetry Experimental Research (HiWATER): Scientific Objectives and Experimental Design[J]. Bulletin of the American Meteorological Society, 2013, 94, (8):130121120822004. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">