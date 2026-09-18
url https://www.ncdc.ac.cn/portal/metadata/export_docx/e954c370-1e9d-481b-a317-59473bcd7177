--- v1 (2026-08-04)
+++ v2 (2026-09-18)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Remote sensing experiment of ecological hydrology in Heihe River: data set of Hydrometeorological observation network (runoff observation data of point 1-213 bridge - 2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：水文气象观测网数据集（1号点-213桥径流观测数据-2013年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0086.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Remote sensing experiment of ecological hydrology in Heihe River: data set of Hydrometeorological observation network (runoff observation data of point 1-213 bridge - 2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1657</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0086.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1657</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data set contains the river water level observation data of point 1 in the intensive observation of runoff in the middle reaches of Heihe hydrometeorological observation network from June 13, 2012 to September 6, 2013 The observation point is located at Heihe bridge, 213 provincial road, Zhangye City, Gansu Province, which is divided into two rivers. The riverbed is sandy gravel and the section is unstable. The longitude and latitude of the observation point are N38 ° 54'43.55 ", E100 ° 20'41.05", with an altitude of 1546m and a river width of 330m. 213 bridge is divided into two sections, No. 1 in the East and No. 2 in the West. Due to frequent man-made influence on the river section, the stable water level discharge curve could not be obtained, and the observation was stopped on September 6, 2013 Sr50 ultrasonic rangefinder is used for water level observation, and the acquisition frequency is 30 minutes. The data description includes the following parts: Observation frequency of water level: 30min, unit: cm; The data covers the period from June 13, 2012 to September 6, 2013 Flow observation, unit (M3 s-1); Monitor the flow according to different water levels, obtain the water level flow curve, and obtain the runoff change process based on the water level process observation. The section of No. 1 point - 213 bridge is frequently disturbed artificially, and the unstable hydrological section area leads to the disorder of water level discharge curve, and the discharge data need to be further observed. The missing value data is uniformly represented by string - 6999 For hydrometeorological network or station information, please refer to Li et al. (2013), and for observation data processing, please refer to he et al. (2016) </w:t>
+        <w:t xml:space="preserve">  该数据集包含了2012年6月13日至2013年9月6日的黑河水文气象观测网中游径流加密观测中1号点的河流水位观测数据。   观测点位于甘肃省张掖市213省道黑河桥，分为两个河道，河床为砂砾石，断面不稳定。观测点的经纬度是N38°54'43.55"，E100°20'41.05"，海拔1546米，河道宽度330米。213桥分为两个断面，东面的为1号，西面的为2号。由于河道断面人为影响频繁无法获取稳定的水位流量曲线于2013年9月6日停止观测。   水位观测采用SR50超声测距仪，采集频率30分钟。数据说明包括以下部分：   水位的观测频率30分钟，单位cm；数据涵盖时间段2012年6月13日-2013年9月6日；   流量观测，单位（m3 s-1）；按照不同水位监测流量，获取水位流量曲线，依托水位过程观测获得径流量变化过程。1号点-213桥断面受到频繁人为扰动，水文断面面积不稳定导致水位流量曲线紊乱，流量数据有待进一步观测。缺值数据统一采用字符串-6999表示。   水文气象网或站点信息请参考Li et al. (2013)，观测数据处理请参考He et al.(2016)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Autonomous observation</w:t>
+        <w:t xml:space="preserve">  自主观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Observation frequency of water level: 30min, unit: cm; The data covers the period from June 13, 2012 to September 6, 2013; Flow observation, unit (M3 s-1); Monitor the flow according to different water levels, obtain the water level flow curve, and obtain the runoff change process based on the water level process observation</w:t>
+        <w:t xml:space="preserve">  水位的观测频率30分钟，单位cm；数据涵盖时间段2012年6月13日-2013年9月6日；流量观测，单位（m3 s-1）；按照不同水位监测流量，获取水位流量曲线，依托水位过程观测获得径流量变化过程。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/06/13-2013/09/06</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/06/13-2013/09/06</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis experimental area in the middle reaches, 213 bridge at point 1 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区, 1号点213桥 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.1 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Hydrometeorological observation network, runoff, river runoff observation, ADCP, surface water, hydrological section</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文气象观测网, 径流量, 河川径流观测, ADCP, 地表水, 水文断面</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Hydrometeorology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文气象学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012 2013</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  artificial oasis experimental area in the middle reaches,  213 bridge at point 1 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区,  1号点213桥 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,666 +1458,941 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Liu shaomin,  He xiaobo,  Xu ziwei,  LI Xin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民,  何晓波,  徐自为,  李新 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu shaomin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  He xiaobo </w:t>
+        <w:t xml:space="preserve">,  何晓波  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:He xiaobo , Xu ziwei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">何晓波, 徐自为</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125002</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125002</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：水文气象要素与多尺度蒸散发观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu shaomin, He xiaobo, Xu ziwei, LI Xin. Remote sensing experiment of ecological hydrology in Heihe River: data set of Hydrometeorological observation network (runoff observation data of point 1-213 bridge - 2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1657.</w:t>
+        <w:t xml:space="preserve">刘绍民,何晓波,徐自为,李新. 黑河生态水文遥感试验：水文气象观测网数据集（1号点-213桥径流观测数据-2013年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1657.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li Xin, Cheng Guodong, Liu Shaomin, Xiao Qing, Ma Mingguo, Jin Rui, Che Tao, Liu Qinhuo, Wang Weizhen, Qi Yuan. Heihe Watershed Allied Telemetry Experimental Research (HiWATER): Scientific Objectives and Experimental Design[J]. Bulletin of the American Meteorological Society, 2013, 94, (8):130121120822004. </w:t>
+        <w:t xml:space="preserve">Li Xin, Cheng Guodong, Liu Shaomin, Xiao Qing, Ma Mingguo, Jin Rui, Che Tao, Liu Qinhuo, Wang Weizhen, Qi Yuan. Heihe Watershed Allied Telemetry Experimental Research (HiWATER): Scientific Objectives and Experimental Design[J]. Bulletin of the American Meteorological Society, 2013, 94(8): 130121120822004.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17(1): 180072.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>