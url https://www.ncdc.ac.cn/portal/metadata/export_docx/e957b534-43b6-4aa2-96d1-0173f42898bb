--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,992 +2,837 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">全球锆石U-Th-Pb地质年代数据库</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Global zircon U-Th-Pb geochronology database</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Global zircon U-Th-Pb geochronology database</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.8303076</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.8303076</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6531.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据库对全球大陆地壳进行了采样，几乎涵盖了地球的全部历史。该数据库收集了来自 12,000 篇论文和学位论文的 2,000,000 条地质年代记录。本文介绍了汇编的原始数据，介绍了测年误差与锆石年龄之间的关系，比较了不同测年仪器的误差水平，讨论了取样偏差对数据分析的影响，以及如何评估和尽量减少这种影响。此外，我们还概述了全球锆石年龄的时空分布情况，并就锆石年龄对地球系统科学（如地壳演化、板块构造和古气候变化）的潜在研究价值以及在采矿和能源勘探中的商业用途提供了重要见解。总之，该数据收集为我们提供了一个研究深时空锆石年代学数据的综合平台。   锆石数据汇编包含"数据库"文件和"参考文献"文件。"数据库"文件包含约 200 万条锆石 U-Th-Pb 定年记录，包括四种同位素比值（206Pb/238U、207Pb/235U、207Pb/206Pb 和 208Pb/232Th）和误差、四种相应的年龄和误差，以及样品信息、定年仪器、定年参考材料、主岩岩性、采样地点和参考编号。“参考文献"文件包含与锆石地质年代记录相对应的源参考文献信息，包括参考文献编号、作者、年份和其他出版信息。对于 "数据库 "文件中的每条记录，都可以通过参考文献编号在"参考文献"文件中找到其参考文献。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  我们收集了来自全球大陆地壳的 ∼12000 个参考文献中采样的 ∼2000000 个锆石 U-Th-Pb 年龄数据点，其锆石年龄跨越了地球的所有历史时期。该数据库是在原有中国锆石U-Th-Pb测年数据库（Fang等，2018；Wu等，2019）的基础上，仅对中国大陆地壳进行数据采样，并在2017年及以前发表。具体而言，Fang等（2018）研究中使用的锆石记录，数据点数为154 768个，相应的原始参考文献由中国国家知识基础设施（CNKI）学术出版社出版。Wu等人（2019）研究中的锆石数据包含41万条测年记录，这些数据是从爱思唯尔收集的。而本文的新数据库则将采样点扩大到全球大陆地壳，并更新了2018年至2020年发表的数据。新的原始参考文献来自 Elsevier（ScienceDirect 全文数据库）、剑桥大学、伦敦地质学会、牛津大学、施普林格、泰勒与弗朗西斯、威利和 CNKI 等学术出版商。在 Wu 等人（2022 年）的工作中，这个新的全球数据库被用于时间序列分析，随后我们进行了更多的数据清理工作。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  为了便于研究，我们将同位素比值和年龄的不确定度形式统一为标准偏差。原始文献中公布了各种不确定度形式。每种形式的具体处理程序如下。最理想的不确定度形式是标准偏差（如 1 SD 和 1σ），我们直接从文献中收集。如果不确定度形式为2个标准偏差（如 2 SD 和 2σ），我们就将原始不确定度除以 2，然后将新的不确定度编入数据库。不确定度以百分比形式显示，代表相对误差。首先，我们用这个百分比乘以相应的同位素比值或年龄，得出绝对误差。然后，我们重复程序 (1) 或 (2)，将绝对误差归一化为标准偏差。   我们将母岩的岩性分为三类，即沉积岩、火成岩和变质岩。在最初的收集过程中，我们直接输入了原始文献中与地质年代数据一起发表的岩性。然而，文献中用于描述岩性的词组多达 4000 余条，这给按母岩岩性分组的数据统计分析带来了很大困难。在这种情况下，我们参照国家标准《火成岩分类与命名方案》（GB/T 17412.1-1998）（秦等，1998）、《沉积岩分类与命名方案》（GB-T17412.2-1998）（杨等，1998）和《变质岩分类与命名方案》（GB/T 17412.3-1998）（庄等，1998），提取了原有的详细岩性，并将其划分为三大类型。如果原始文献没有提供任何岩性信息，我们则将 "岩性 "一栏留空。空值百分比为 9.70%。</w:t>
+        <w:t xml:space="preserve">    For the convenience of research, we unify the uncertainty forms of isotope ratios and ages into standard deviations. Various forms of uncertainty have been disclosed in the original literature. The specific processing procedures for each form are as follows. The most ideal form of uncertainty is the standard deviation (such as 1 SD and 1 σ), which we directly collect from literature. If the uncertainty is in the form of 2 standard deviations (such as 2 SD and 2 σ), we divide the original uncertainty by 2 and then input the new uncertainty into the database. Uncertainty is displayed in percentage form, representing relative error. Firstly, we multiply this percentage by the corresponding isotope ratio or age to obtain the absolute error. Then, we repeat program (1) or (2) to normalize the absolute error to standard deviation.     We divide the lithology of the parent rock into three categories, namely sedimentary rock, igneous rock, and metamorphic rock. In the initial collection process, we directly inputted the lithology published together with geological age data from the original literature. However, there are over 4000 phrases used in the literature to describe lithology, which poses great difficulties for statistical analysis of data grouped by parent rock lithology. In this case, we referred to the national standards "Classification and Naming Scheme for Igneous Rocks" (GB/T 17412.1-1998) (Qin et al., 1998), "Classification and Naming Scheme for Sedimentary Rocks" (GB-T17412.2-1998) (Yang et al., 1998), and "Classification and Naming Scheme for Metamorphic Rocks" (GB/T 17412.3-1998) (Zhuang et al., 1998), extracted the original detailed lithology, and classified it into three major types. If the original literature does not provide any lithological information, we will leave the "lithology" column blank. The null percentage is 9.70%.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该锆石数据库为多个研究领域提供了极好的材料，包括但不限于地壳生长和演化、板块构造和古气候变化。锆石的生产量可以表明地质活动的强度，并可用于研究大陆地壳和地球系统的演变，无论是从全球还是区域尺度，也无论是地球的整个历史还是特定时期。此外，如果将构造地质学与锆石产量的时空分布联系起来，该数据库还有可能应用于石油、天然气和矿物的商业开采。</w:t>
+        <w:t xml:space="preserve">  The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">252.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:252.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">锆石U-Th-Pb, 年代学, 同位素</w:t>
+        <w:t xml:space="preserve">Theme:Zircon U-Th Pb, chronology, isotopes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">Place:Global </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1021,69 +866,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1110,69 +937,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1194,69 +1003,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1283,69 +1074,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1371,812 +1144,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">季建清 </w:t>
+        <w:t xml:space="preserve">contributors:JI Jianqing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">季建清  </w:t>
+        <w:t xml:space="preserve">author:JI Jianqing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:JI Jianqing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">季建清. 全球锆石U-Th-Pb地质年代数据库. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6531.2024.</w:t>
+        <w:t xml:space="preserve">JI Jianqing. Global zircon U-Th-Pb geochronology database. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6531.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Wu Y, Fang X, Ji J. A global zircon U–Th–Pb geochronological database[J]. Earth System Science Data, 2023, 15, (11): 5171-5181. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-15-5171-2023.</w:t>
       </w:r>