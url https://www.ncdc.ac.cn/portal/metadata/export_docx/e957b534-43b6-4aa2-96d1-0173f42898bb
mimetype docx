--- v1 (2026-08-04)
+++ v2 (2026-09-20)
@@ -2,837 +2,992 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Global zircon U-Th-Pb geochronology database</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">全球锆石U-Th-Pb地质年代数据库</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.8303076</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Global zircon U-Th-Pb geochronology database</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6531.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.8303076</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6531.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  该数据库对全球大陆地壳进行了采样，几乎涵盖了地球的全部历史。该数据库收集了来自 12,000 篇论文和学位论文的 2,000,000 条地质年代记录。本文介绍了汇编的原始数据，介绍了测年误差与锆石年龄之间的关系，比较了不同测年仪器的误差水平，讨论了取样偏差对数据分析的影响，以及如何评估和尽量减少这种影响。此外，我们还概述了全球锆石年龄的时空分布情况，并就锆石年龄对地球系统科学（如地壳演化、板块构造和古气候变化）的潜在研究价值以及在采矿和能源勘探中的商业用途提供了重要见解。总之，该数据收集为我们提供了一个研究深时空锆石年代学数据的综合平台。   锆石数据汇编包含"数据库"文件和"参考文献"文件。"数据库"文件包含约 200 万条锆石 U-Th-Pb 定年记录，包括四种同位素比值（206Pb/238U、207Pb/235U、207Pb/206Pb 和 208Pb/232Th）和误差、四种相应的年龄和误差，以及样品信息、定年仪器、定年参考材料、主岩岩性、采样地点和参考编号。“参考文献"文件包含与锆石地质年代记录相对应的源参考文献信息，包括参考文献编号、作者、年份和其他出版信息。对于 "数据库 "文件中的每条记录，都可以通过参考文献编号在"参考文献"文件中找到其参考文献。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  我们收集了来自全球大陆地壳的 ∼12000 个参考文献中采样的 ∼2000000 个锆石 U-Th-Pb 年龄数据点，其锆石年龄跨越了地球的所有历史时期。该数据库是在原有中国锆石U-Th-Pb测年数据库（Fang等，2018；Wu等，2019）的基础上，仅对中国大陆地壳进行数据采样，并在2017年及以前发表。具体而言，Fang等（2018）研究中使用的锆石记录，数据点数为154 768个，相应的原始参考文献由中国国家知识基础设施（CNKI）学术出版社出版。Wu等人（2019）研究中的锆石数据包含41万条测年记录，这些数据是从爱思唯尔收集的。而本文的新数据库则将采样点扩大到全球大陆地壳，并更新了2018年至2020年发表的数据。新的原始参考文献来自 Elsevier（ScienceDirect 全文数据库）、剑桥大学、伦敦地质学会、牛津大学、施普林格、泰勒与弗朗西斯、威利和 CNKI 等学术出版商。在 Wu 等人（2022 年）的工作中，这个新的全球数据库被用于时间序列分析，随后我们进行了更多的数据清理工作。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    For the convenience of research, we unify the uncertainty forms of isotope ratios and ages into standard deviations. Various forms of uncertainty have been disclosed in the original literature. The specific processing procedures for each form are as follows. The most ideal form of uncertainty is the standard deviation (such as 1 SD and 1 σ), which we directly collect from literature. If the uncertainty is in the form of 2 standard deviations (such as 2 SD and 2 σ), we divide the original uncertainty by 2 and then input the new uncertainty into the database. Uncertainty is displayed in percentage form, representing relative error. Firstly, we multiply this percentage by the corresponding isotope ratio or age to obtain the absolute error. Then, we repeat program (1) or (2) to normalize the absolute error to standard deviation.     We divide the lithology of the parent rock into three categories, namely sedimentary rock, igneous rock, and metamorphic rock. In the initial collection process, we directly inputted the lithology published together with geological age data from the original literature. However, there are over 4000 phrases used in the literature to describe lithology, which poses great difficulties for statistical analysis of data grouped by parent rock lithology. In this case, we referred to the national standards "Classification and Naming Scheme for Igneous Rocks" (GB/T 17412.1-1998) (Qin et al., 1998), "Classification and Naming Scheme for Sedimentary Rocks" (GB-T17412.2-1998) (Yang et al., 1998), and "Classification and Naming Scheme for Metamorphic Rocks" (GB/T 17412.3-1998) (Zhuang et al., 1998), extracted the original detailed lithology, and classified it into three major types. If the original literature does not provide any lithological information, we will leave the "lithology" column blank. The null percentage is 9.70%.</w:t>
+        <w:t xml:space="preserve">  为了便于研究，我们将同位素比值和年龄的不确定度形式统一为标准偏差。原始文献中公布了各种不确定度形式。每种形式的具体处理程序如下。最理想的不确定度形式是标准偏差（如 1 SD 和 1σ），我们直接从文献中收集。如果不确定度形式为2个标准偏差（如 2 SD 和 2σ），我们就将原始不确定度除以 2，然后将新的不确定度编入数据库。不确定度以百分比形式显示，代表相对误差。首先，我们用这个百分比乘以相应的同位素比值或年龄，得出绝对误差。然后，我们重复程序 (1) 或 (2)，将绝对误差归一化为标准偏差。   我们将母岩的岩性分为三类，即沉积岩、火成岩和变质岩。在最初的收集过程中，我们直接输入了原始文献中与地质年代数据一起发表的岩性。然而，文献中用于描述岩性的词组多达 4000 余条，这给按母岩岩性分组的数据统计分析带来了很大困难。在这种情况下，我们参照国家标准《火成岩分类与命名方案》（GB/T 17412.1-1998）（秦等，1998）、《沉积岩分类与命名方案》（GB-T17412.2-1998）（杨等，1998）和《变质岩分类与命名方案》（GB/T 17412.3-1998）（庄等，1998），提取了原有的详细岩性，并将其划分为三大类型。如果原始文献没有提供任何岩性信息，我们则将 "岩性 "一栏留空。空值百分比为 9.70%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data quality is good. </w:t>
+        <w:t xml:space="preserve">  该锆石数据库为多个研究领域提供了极好的材料，包括但不限于地壳生长和演化、板块构造和古气候变化。锆石的生产量可以表明地质活动的强度，并可用于研究大陆地壳和地球系统的演变，无论是从全球还是区域尺度，也无论是地球的整个历史还是特定时期。此外，如果将构造地质学与锆石产量的时空分布联系起来，该数据库还有可能应用于石油、天然气和矿物的商业开采。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:252.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">252.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:excel</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Zircon U-Th Pb, chronology, isotopes</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">锆石U-Th-Pb, 年代学, 同位素</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -866,51 +1021,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -937,51 +1110,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1003,51 +1194,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1074,51 +1283,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1144,587 +1371,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:JI Jianqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">季建清 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:JI Jianqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">季建清  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:JI Jianqing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">季建清</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">JI Jianqing. Global zircon U-Th-Pb geochronology database. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6531.2024.</w:t>
+        <w:t xml:space="preserve">季建清. 全球锆石U-Th-Pb地质年代数据库. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6531.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wu Y, Fang X, Ji J. A global zircon U–Th–Pb geochronological database[J]. Earth System Science Data, 2023, 15, (11): 5171-5181. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-15-5171-2023.</w:t>
+        <w:t xml:space="preserve">Wu Y, Fang X, Ji J. A global zircon U–Th–Pb geochronological database[J/OL]. Earth System Science Data, 2023, 15(11): 5171-5181. DOI: 10.5194/essd-15-5171-2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>