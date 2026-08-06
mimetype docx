--- v0 (2026-05-07)
+++ v1 (2026-08-06)
@@ -2,1115 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2012年冬克玛底冰川冰下地形数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2012 Dongkemadi glacier subglacial topographic data sets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2012 Dongkemadi glacier subglacial topographic data sets</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0071.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0071.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.145</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为2012年6月采用瑞典Mala ProEx探地雷达设备获取的冰下地形数据；天线采用100MHz绳状天线，深度计算的波速设定为0.17m/ns，采集软件为Groundvision2。数据格式为Excel文件格式，记录内容包括序号，经度，纬度，厚度v=0.17m/ns;数据条数为5161条。采用协议共享方式。数据集包括2012年冬克玛底冰下地形测量成果，格式为文本数据文件。数据文件中的要素：序号；经度（单位：度（°）），精确到小数点后8位；纬度（单位：度（°）），精确到小数点后8位；厚度（单位：米(m)），v=0.17m/ns，精确到小数点后2位。</w:t>
+        <w:t xml:space="preserve">This data is the terrain data under ice obtained by Mala PROEX ground penetrating radar equipment of Sweden in June 2012; the antenna adopts 100MHz rope antenna; the wave velocity of depth calculation is set to 0.17m/ns; the acquisition software is groundvision2. The data format is excel file format, including serial number, longitude, latitude, thickness, v = 0.17m/ns; the number of data is 5161. Protocol sharing is adopted. The data set includes the 2012 dongkema subglacial topographic survey results in the format of text data file. Features in data file: serial number; longitude (unit: Degree (°)), accurate to 8 decimal places; latitude (unit: Degree (°)), accurate to 8 decimal places; thickness (unit: meter (m)), v = 0.17m/ns, accurate to 2 decimal places. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自主产生。</w:t>
+        <w:t xml:space="preserve">Self generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为利用2012年6月瑞典Mala ProEx探地雷达获取的冰下地形数据，参考《冰川观测与研究方法》（科学出版社2012年）实地测量的数据；天线采用100MHz绳状天线，深度计算的波速设定为0.17m/ns，采集软件Groundvision2，数据经纬度坐标系 UTM WGS84。</w:t>
+        <w:t xml:space="preserve">Under-ice terrain data obtained by Mala PROEX ground penetrating radar of Sweden in June 2012, referring to the field survey data of glacier observation and research methods (Science Press, 2012); the antenna adopts 100MHz rope antenna, the wave speed of depth calculation is set to 0.17m/ns, the acquisition software groundvision2, data longitude and latitude coordinate system UTM WGS84.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">用探地雷达测量前，先进行雷达波速在冰川冰内传播速度的测量，并对探地雷达相关参数进行修改，确保获取对应冰川最精确的厚度数据。</w:t>
+        <w:t xml:space="preserve">Before using ground penetrating radar (GPR), the propagation velocity of radar wave velocity in glacier ice is measured, and the parameters of GPR are modified to ensure the most accurate thickness data of corresponding glacier. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/06/01-2012/06/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/06/01-2012/06/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">冬克玛底 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Dongkemadi  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">66.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:66.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">GPR, 冰厚, 冬克玛底</w:t>
+        <w:t xml:space="preserve">Theme:GPR, ice thickness, Dongkemadi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">几何大地测量学 </w:t>
+        <w:t xml:space="preserve">Subject:Geometric geodesy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冬克玛底 </w:t>
+        <w:t xml:space="preserve">Place:Dongkemadi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1144,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1233,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 91.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1317,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1406,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1494,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">上官冬辉,  杜二计 </w:t>
+        <w:t xml:space="preserve">contributors:Shangguan donghui,  Du erji </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴坤鹏  </w:t>
+        <w:t xml:space="preserve">author:WU Kunpeng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Shangguan donghui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013FY111400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国西部主要冰川作用中心冰量变化调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">上官冬辉,杜二计. 2012年冬克玛底冰川冰下地形数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.145.</w:t>
+        <w:t xml:space="preserve">Shangguan donghui, Du erji. 2012 Dongkemadi glacier subglacial topographic data sets. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.145.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>