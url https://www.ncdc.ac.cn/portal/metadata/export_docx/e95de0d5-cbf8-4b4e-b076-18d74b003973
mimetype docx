--- v0 (2026-04-28)
+++ v1 (2026-07-28)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">含盐异羟肟酸钨钼矿选矿废水处理研究数据集（2018年10月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Research data set on mineral processing wastewater treatment of tungsten molybdenum ore containing salt hydroxamic acid (October 2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Research data set on mineral processing wastewater treatment of tungsten molybdenum ore containing salt hydroxamic acid (October 2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2148.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2148.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2148.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  以模拟浮选废水为研究对象，使用臭氧氧化法对其进行处理，将其CODcr的值降低，满足《污水综合排放标准》(GB 8978-1996)一级排放标准和《城市污水再生利用 工业用水水质》(GB/T 19923-2005)。探究的实验因素包括反应时间、初始pH、臭氧用量等。数据集共包含245个数据。</w:t>
+        <w:t xml:space="preserve">Taking the simulated flotation wastewater as the research object, the ozone oxidation method is used to treat it, and the value of CODcr is reduced to meet the class I discharge standard of integrated wastewater discharge standard (GB 8978-1996) and the quality of industrial water for urban wastewater recycling (GB/t 19923-2005). The experimental factors to be explored include reaction time, initial pH, ozone dosage, etc. The data set contains 245 data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  室内实验，自主产生。</w:t>
+        <w:t xml:space="preserve"> Indoor experiment, self generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  O3氧化实验采用间歇方式运行，首先用去离子水将反应器冲洗干净，将配制好的模拟选矿废水通过蠕动泵一次性注入反应器中，打开臭氧发生器，待臭氧发生器预热完毕，O3产生情况稳定后，开始将臭氧气体通入反应器底部的布气板上，通过控制气体流量计使O3气体的通入量维持在100 mL/min不变，通过调节臭氧发生器的功率旋钮，控制O3投加量在1~10 mg/L，取反应不同时间后的反应液进行水质检测，得出相应的实验结果。</w:t>
+        <w:t xml:space="preserve"> The O3 oxidation experiment operates in an intermittent manner. Firstly, wash the reactor with deionized water, inject the prepared simulated beneficiation wastewater into the reactor at one time through the peristaltic pump, turn on the ozonator, and after the ozonator is preheated and the generation of O3 is stable, start to pass the ozone gas into the air distribution plate at the bottom of the reactor, Control the gas flow meter to keep the flow rate of O3 gas at 100 ml / min. adjust the power knob of the ozone generator to control the dosage of O3 at 1 ~ 10 mg / L. take the reaction solution after different reaction times for water quality detection, and obtain the corresponding experimental results.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/10/01-2018/10/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/10/01-2018/10/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">北京市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Beijing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">5.3 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:5.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">浮选废水, 臭氧氧化法, CODcr</w:t>
+        <w:t xml:space="preserve">Theme:Flotation wastewater, ozone oxidation, CODcr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2018</w:t>
+        <w:t xml:space="preserve">Time:2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">北京市 </w:t>
+        <w:t xml:space="preserve">Place:Beijing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">117.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">章丽萍 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">章丽萍  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">章丽萍. 含盐异羟肟酸钨钼矿选矿废水处理研究数据集（2018年10月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2148.2022.</w:t>
+        <w:t xml:space="preserve">. Research data set on mineral processing wastewater treatment of tungsten molybdenum ore containing salt hydroxamic acid (October 2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2148.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>