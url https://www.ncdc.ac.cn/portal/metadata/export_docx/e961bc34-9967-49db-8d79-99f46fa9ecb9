--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">泾河流域工业生产统计数据（2012-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistical data of industrial production in Jinghe River Basin (2012-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical data of industrial production in Jinghe River Basin (2012-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.JRiver.db1989.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.JRiver.db1989.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.JRiver.db1989.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">社会经济文化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social economy and culture</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据集命名：泾河流域工业生产统计数据（2012-2020年）。   基本属性信息：省：泾河流域流经省级地区。 市：泾河流域流经市级地区。地区：泾河流域流经县(区)级地区。其他各个指标。   数据集主要收录了2012-2020年泾河流域流经各县域的工业生产统计数据。主要包括以下几个Excel表格：   1.泾河流域各区县规模以上工业企业个数.xlsx。内含指标：规模以上工业企业。   2.泾河流域各区县建筑业企业情况.xlsx（陕西无）。内含指标：单位数、从业人员、建筑业总值。   详细数据记录在Excel表格中。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp; Name of data set: statistical data of industrial production in Jinghe River Basin (2012-2020). Basic attribute information: Jinghe River Basin flows through provincial areas. City: Jinghe River Basin flows through municipal areas. Area: Jinghe River Basin flows through county (District) level areas. Other indicators. The data set mainly contains the industrial production statistics of Jinghe River Basin flowing through various counties from 2012 to 2020. It mainly includes the following excel tables: 1. Number of Industrial Enterprises above Designated Size in each district and county of Jinghe River basin.xlsx. Included indicators: Industrial Enterprises above designated size. 2. Construction enterprises in each district and county of Jinghe River basin.xlsx (none in Shanxi). Included indicators: number of units, employees and total value of construction industry. Detailed data are recorded in Excel tables. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集数据来源于：   《2013-2021年陕西省统计年鉴》   《2013-2021年甘肃省统计年鉴》   《2013-2021年宁夏回族自治区统计年鉴》   《2013-2021年中国县域统计年鉴》</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp;The data of this dataset comes from:    Statistical yearbook of Shaanxi Province from 2013 to 2021    Statistical yearboo of Gansu Province from 2013 to 2021    Statistical yearbook of Ningxia Hui Autonomous Region from 2013 to 2021    China county statistical yearbook 2013-2021</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工收集整理并摘录。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp; Manually collect, sort and extract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工整理，并经过核对和交叉验证。数据质量良好。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp; Manual sorting, verification and cross validation. Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">泾河流域,陕西省,甘肃省,宁夏回族自治区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Jinghe River Basin, Shaanxi Province, Gansu Province, Ningxia Hui Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">51.7 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:51.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">规模以上工业企业, 建筑业, 泾河流域各区县</w:t>
+        <w:t xml:space="preserve">Theme:Industrial Enterprises above Designated Size, construction industry, districts and counties in Jinghe River Basin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泾河流域,  甘肃省,  宁夏回族自治区,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Jinghe River Basin,  Gansu Province,  Ningxia Hui Autonomous Region,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 泾河流域工业生产统计数据（2012-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.JRiver.db1989.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Statistical data of industrial production in Jinghe River Basin (2012-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.JRiver.db1989.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>