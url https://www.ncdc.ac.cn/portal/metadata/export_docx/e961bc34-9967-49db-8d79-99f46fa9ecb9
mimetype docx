--- v1 (2026-06-13)
+++ v2 (2026-07-28)
@@ -799,51 +799,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Time:2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Jinghe River Basin,  Gansu Province,  Ningxia Hui Autonomous Region,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve">Place:Jinghe River Basin,  Shaanxi Province,  Gansu Province,  Ningxia Hui Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>