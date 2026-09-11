--- v2 (2026-07-28)
+++ v3 (2026-09-11)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical data of industrial production in Jinghe River Basin (2012-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">泾河流域工业生产统计数据（2012-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.JRiver.db1989.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistical data of industrial production in Jinghe River Basin (2012-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.JRiver.db1989.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.JRiver.db1989.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.JRiver.db1989.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Social economy and culture</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">社会经济文化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp; Name of data set: statistical data of industrial production in Jinghe River Basin (2012-2020). Basic attribute information: Jinghe River Basin flows through provincial areas. City: Jinghe River Basin flows through municipal areas. Area: Jinghe River Basin flows through county (District) level areas. Other indicators. The data set mainly contains the industrial production statistics of Jinghe River Basin flowing through various counties from 2012 to 2020. It mainly includes the following excel tables: 1. Number of Industrial Enterprises above Designated Size in each district and county of Jinghe River basin.xlsx. Included indicators: Industrial Enterprises above designated size. 2. Construction enterprises in each district and county of Jinghe River basin.xlsx (none in Shanxi). Included indicators: number of units, employees and total value of construction industry. Detailed data are recorded in Excel tables. </w:t>
+        <w:t xml:space="preserve">  数据集命名：泾河流域工业生产统计数据（2012-2020年）。   基本属性信息：省：泾河流域流经省级地区。 市：泾河流域流经市级地区。地区：泾河流域流经县(区)级地区。其他各个指标。   数据集主要收录了2012-2020年泾河流域流经各县域的工业生产统计数据。主要包括以下几个Excel表格：   1.泾河流域各区县规模以上工业企业个数.xlsx。内含指标：规模以上工业企业。   2.泾河流域各区县建筑业企业情况.xlsx（陕西无）。内含指标：单位数、从业人员、建筑业总值。   详细数据记录在Excel表格中。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp;The data of this dataset comes from:    Statistical yearbook of Shaanxi Province from 2013 to 2021    Statistical yearboo of Gansu Province from 2013 to 2021    Statistical yearbook of Ningxia Hui Autonomous Region from 2013 to 2021    China county statistical yearbook 2013-2021</w:t>
+        <w:t xml:space="preserve">  本数据集数据来源于：   《2013-2021年陕西省统计年鉴》   《2013-2021年甘肃省统计年鉴》   《2013-2021年宁夏回族自治区统计年鉴》   《2013-2021年中国县域统计年鉴》</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp; Manually collect, sort and extract.</w:t>
+        <w:t xml:space="preserve">  人工收集整理并摘录。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp; Manual sorting, verification and cross validation. Good data quality. </w:t>
+        <w:t xml:space="preserve">  人工整理，并经过核对和交叉验证。数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Jinghe River Basin, Shaanxi Province, Gansu Province, Ningxia Hui Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泾河流域,陕西省,甘肃省,宁夏回族自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:51.7 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">51.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Industrial Enterprises above Designated Size, construction industry, districts and counties in Jinghe River Basin</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">规模以上工业企业, 建筑业, 泾河流域各区县</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Jinghe River Basin,  Shaanxi Province,  Gansu Province,  Ningxia Hui Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泾河流域,  陕西省,  甘肃省,  宁夏回族自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan. Statistical data of industrial production in Jinghe River Basin (2012-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.JRiver.db1989.2022.</w:t>
+        <w:t xml:space="preserve">张耀南. 泾河流域工业生产统计数据（2012-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.JRiver.db1989.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>