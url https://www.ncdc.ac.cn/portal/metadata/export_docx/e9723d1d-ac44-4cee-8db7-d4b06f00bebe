--- v0 (2026-05-28)
+++ v1 (2026-07-12)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024 Runoff and Sediment Observation Dataset of Yanwachuan River Basin in Loess Plateau Gully Region</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024年黄土高塬沟壑区砚瓦川流域径流泥沙观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hwxfzhan.db7018.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024 Runoff and Sediment Observation Dataset of Yanwachuan River Basin in Loess Plateau Gully Region</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.HWXFZHAN.DB7018.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.hwxfzhan.db7018.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HWXFZHAN.DB7018.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset is the observation data of runoff and sediment at the Yanwachuan River Basin runoff station from 2021 to 2022. The Yanwachuan River Basin is located in Xifeng District and Ningxian County, Qingyang City, Gansu Province. It is a right bank tributary of the Malian River in the Jing River Basin and a typical loess plateau gully area. As a comprehensive observation station for soil and water conservation benefits in medium-sized watersheds, the experimental observation section of the runoff station is a large parabolic water measuring weir, and the observation method is manual observation. The main observation indicators are daily average flow rate, daily average sediment concentration, daily average sediment transport rate, excerpts of flood hydrological elements, and results of successive flood tests. </w:t>
+        <w:t xml:space="preserve">  本数据集为2024年砚瓦川流域径流站径流泥沙观测数据。砚瓦川流域地处甘肃省庆阳市西峰区、宁县境内，系泾河流域马莲河右岸支流，是典型的黄土高塬沟壑区。作为中型流域的水土保持综合治理效益观测站，径流站的试验观测断面为大型抛物线型量水堰，观测方式为人工观测。主要观测指标为逐日平均流量、逐日平均含沙量、逐日平均输沙率、洪水水文要素摘录、逐次洪水测验成果。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Manually timed observations</w:t>
+        <w:t xml:space="preserve">  人工定时观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (1) Flow calculation: the observed water level is used to deduce the flow, the formula is Q=20.89H², Q: flow, unit: m³/s; H: water level, unit m.  (2)(2) Calculation of sand content: Calculate the sand content using the formula p=ws/v*1000, p: measured sand content, unit: kg/m³; v: volume of water samples, unit: cm³; ws: weight of dry sand in water samples, unit g.</w:t>
+        <w:t xml:space="preserve">  （1）流量计算：用观测水位推算流量，计算公式为Q=20.89H²，Q:流量，单位：m³/s;H:水位，单位m。   （2）含沙量计算：用公式p=ws/v*1000计算含沙量，p：实测含沙量，单位：kg/m³； v：水样容积，单位：cm³；ws：水样中干沙重，单位g。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Observations are compiled and entered through four levels of manual checking, namely, tabulation, initial checking, rechecking, and auditing, to ensure the quality of the data. </w:t>
+        <w:t xml:space="preserve">  观测数据整编录入过程中经过四级人工校核，分别是制表，初校，复校，审核，以确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2024/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Yanwachuan River Basin, Ning County, Qingyang City, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省庆阳市宁县砚瓦川流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:980.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">980.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1340.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:71.1 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">71.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年、月、日、次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Average sediment transport rate, erosion modulus, runoff modulus, runoff depth, average flow rate, average sediment concentration</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">平均输沙率, 侵蚀模数, 径流模数, 径流深, 平均流量, 平均含沙量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qingyang,  Ningxian,  Yanwachuan,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">庆阳,  宁县,  砚瓦川,  甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YUAN Jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YUAN Jing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station. 2024 Runoff and Sediment Observation Dataset of Yanwachuan River Basin in Loess Plateau Gully Region. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HWXFZHAN.DB7018.2025.</w:t>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站. 2024年黄土高塬沟壑区砚瓦川流域径流泥沙观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HWXFZHAN.DB7018.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>