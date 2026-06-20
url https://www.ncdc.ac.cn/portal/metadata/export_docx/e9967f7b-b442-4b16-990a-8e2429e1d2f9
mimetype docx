--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: bomem mr304 infrared spectrum observation data set in the middle reaches of Heihe River Basin (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游BOMEM MR304红外波谱观测数据集（2012年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Westdc.db0017.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: bomem mr304 infrared spectrum observation data set in the middle reaches of Heihe River Basin (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.716</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.Westdc.db0017.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.716</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the thermal infrared spectrum data of 8-14 µ m typical ground objects measured by infrared spectrometer bomem mr304 in Zhangye City, airport, desert, Wuxing village encrypted observation area of Xiaoman Town, etc 1) Measurement purpose: the purpose of infrared spectrum data measurement is: synchronous measurement of infrared spectrum at the calibration site, which is used for radiation calibration of airborne thermal infrared sensors; Synchronously measure the infrared spectrum of typical ground objects and extract the emissivity for the emissivity product verification of airborne and Spaceborne Thermal infrared sensors; The emissivity spectra of typical features in Heihe River Basin are obtained as a priori knowledge for surface temperature inversion and eco hydrological model 2) Measuring instrument and principle Measuring instruments: infrared spectrometer of Institute of remote sensing, Chinese Academy of Sciences, bomem mr304, Mikron m340 blackbody, bodach BDB blackbody of Beijing Normal University, diffuse reflection gold plate, fluke 50 Series II contact thermometer Measurement principle: the surface radiation spectrum is measured by infrared spectrometer, and the environmental radiation spectrum is obtained by combining the diffuse reflection gold plate. Based on the radiation transfer equation, the surface emissivity spectrum is inversed by using hyperspectral temperature and emissivity separation algorithms such as ISSTES 3) Measurement location and content On May 29, 2012, typical urban features were measured around Zhangye Square: floor tiles, grassland, asphalt road, etc On June 20, 2012, the urban roof materials, water samples of reservoirs and lakes, desert sand, etc. were measured in Zhangye City On June 30, 2012, the airport cement land and airport desert were measured at Zhangye airport On July 3, 2012, the field roads, corn leaves, soil, etc. were measured in the super sample plot of Wuxing village Corn and wheat canopy were measured in Xiaoman town on July 4, 2012 On July 10, 2012, the floor tiles of the square were measured in Runquan Lake Park, Zhangye On July 13, 2012, corn leaves, watermelon leaves and vegetables were measured in the super sample plot of Wuxing village 4) Data processing: the original data of bomem spectrometer is calibrated by high and low temperature blackbody to obtain the calibrated radiance spectrum (*. RAD), and the data is preprocessed and converted into text format file to obtain the 8-14 µ m radiance data of the measurement target and diffuse reflection gold plate </w:t>
+        <w:t xml:space="preserve">  本数据集为利用红外光谱仪BOMEM MR304在张掖市区、机场、荒漠、小满镇五星村加密观测区等地测量的8-14µm典型地物的热红外波谱数据。  1）测量目的：红外波谱数据测量的目的在于：定标场地红外波谱的同步测量用于机载热红外传感器的辐射定标；同步测量典型地物红外波谱并提取发射率用于机载、星载热红外传感器发射率产品验证；获取黑河流域典型地物发射率波谱，作为先验知识用于地表温度反演和生态水文模型。  2）测量仪器与原理  测量仪器：中科院遥感所红外波谱仪BOMEM MR304、Mikron M340黑体、北师大BODACH BDB黑体、漫反射金板、Fluke 50系列II接触式温度计。  测量原理：利用红外波谱仪测量地表辐射波谱，结合漫反射金板获得环境辐射波谱，基于辐射传输方程，利用ISSTES等高光谱温度和发射率分离算法，反演得到地表发射率波谱。  3）测量地点与内容  2012年5月29日在张掖广场周边测量城市典型地物：地砖、草地、柏油路等。  2012年6月20日在张掖城区测量城市房顶材料、水库湖水水样、沙漠沙子等。  2012年6月30日在张掖机场测量机场水泥地、机场荒漠等。  2012年7月3日在五星村超级样地测量田间道路、玉米叶、土壤等。  2012年7月4日在小满镇测量玉米、小麦冠层等。  2012年7月10日在张掖润泉湖公园测量广场地砖等。  2012年7月13日在五星村超级样地测量玉米叶、西瓜叶、蔬菜等。  4）数据处理：BOMEM光谱波谱仪原始数据通过高低温黑体定标得到定标后的辐射亮度波谱（*.rad），通过数据预处理并转换为文本格式文件，得到测量目标、漫反射金板的8-14µm的辐亮度数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> On May 29, 2012, typical urban features were measured around Zhangye Square: floor tiles, grassland, asphalt road, etc.   On June 20, 2012, the urban roof materials, water samples of reservoirs and lakes, desert sand, etc. were measured in Zhangye City.   On June 30, 2012, the airport cement land and airport desert were measured at Zhangye airport.   On July 3, 2012, the field roads, corn leaves, soil, etc. were measured in the super sample plot of Wuxing village Corn and wheat canopy were measured in Xiaoman town on July 4, 2012  On July 10, 2012, the floor tiles of the square were measured in Runquan Lake Park, Zhangye On July 13, 2012, corn leaves, watermelon leaves and vegetables were measured in the super sample plot of Wuxing village</w:t>
+        <w:t xml:space="preserve">  2012年5月29日在张掖广场周边测量城市典型地物：地砖、草地、柏油路等。   2012年6月20日在张掖城区测量城市房顶材料、水库湖水水样、沙漠沙子等。   2012年6月30日在张掖机场测量机场水泥地、机场荒漠等。   2012年7月3日在五星村超级样地测量田间道路、玉米叶、土壤等。  2012年7月4日在小满镇测量玉米、小麦冠层等。  2012年7月10日在张掖润泉湖公园测量广场地砖等。  2012年7月13日在五星村超级样地测量玉米叶、西瓜叶、蔬菜等。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Measuring instrument and principle  Measuring instruments: infrared spectrometer of Institute of remote sensing, Chinese Academy of Sciences, bomem mr304, Mikron m340 blackbody, bodach BDB blackbody of Beijing Normal University, diffuse reflection gold plate, fluke 50 Series II contact thermometer Measurement principle: the surface radiation spectrum is measured by infrared spectrometer, and the environmental radiation spectrum is obtained by combining the diffuse reflection gold plate. Based on the radiation transfer equation, the surface emissivity spectrum is inversed by using hyperspectral temperature and emissivity separation algorithms such as ISSTES</w:t>
+        <w:t xml:space="preserve">  测量仪器与原理  测量仪器：中科院遥感所红外波谱仪BOMEM MR304、Mikron M340黑体、北师大BODACH BDB黑体、漫反射金板、Fluke 50系列II接触式温度计。  测量原理：利用红外波谱仪测量地表辐射波谱，结合漫反射金板获得环境辐射波谱，基于辐射传输方程，利用ISSTES等高光谱温度和发射率分离算法，反演得到地表发射率波谱。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/06/11-2012/07/26</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/06/11-2012/07/26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis experimental area in the middle reaches, airport, Daman super station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区, 机场, 大满超级站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:9.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Emissivity, infrared spectrum, ground-based remote sensing observation, infrared spectrometer, Boman, atmospheric radiation, airborne</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">发射率, 红外波谱, 地基遥感观测, 红外波谱仪BOMAN, 大气辐射, 机载, 地面遥感</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  pilot area of artificial oasis in the middle reaches,  Daman super station,  airport </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区,  大满超级站,  机场 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,573 +1458,822 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Ma mingguo,  Xiao qing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国,  肖青 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Wang Heshun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王合顺  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Lihua </w:t>
+        <w:t xml:space="preserve">,  历华  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ma mingguo </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ma mingguo, Xiao qing. Heihe River eco hydrological remote sensing experiment: bomem mr304 infrared spectrum observation data set in the middle reaches of Heihe River Basin (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.716.</w:t>
+        <w:t xml:space="preserve">马明国,肖青. 黑河生态水文遥感试验：黑河流域中游BOMEM MR304红外波谱观测数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.716.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">