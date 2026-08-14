--- v0 (2026-05-18)
+++ v1 (2026-08-14)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daily Precipitation Table of the Basic Camp of Tianshan Glaciological Station from 2003 to 2004</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2003-2004年天山冰川观测试验站基本营地逐日降水量表</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/Tianshan.010.2017.db</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Daily Precipitation Table of the Basic Camp of Tianshan Glaciological Station from 2003 to 2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Tianshan.2020.67</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/Tianshan.010.2017.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Tianshan.2020.67</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The routine hydrological and meteorological observations of the Tianshan Glaciological Station are conducted at the No.1 Glacier Hydrological Point, Kongbingdou Hydrological Point, Zongkong Hydrological Point, and the Houxia Basic Camp in the source area of the Urumqi River. The meteorological observation site of Houxia Basic Camp is located in the Urumqi River Valley at an altitude of 2130 meters, and conventional meteorological element observations are conducted. This dataset is a daily precipitation table for the basic camp of the Tianshan Glacier Observation and Test Station in 2003 and 2004 </w:t>
+        <w:t xml:space="preserve">天山冰川观测试验站的常规水文、气象观测在乌鲁木齐河源区的1号冰川水文点、空冰斗水文点、总控制水文点以及后峡基本营地进行。后峡基本营地气象观测场位于乌鲁木齐河谷、海拔2130 m、进行常规气象要素观测，该数据集是天山冰川观测试验站基本营地2003、2004年逐日降水量表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation, test and determination</w:t>
+        <w:t xml:space="preserve">观测、试验、测定</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Raw data, unprocessed</w:t>
+        <w:t xml:space="preserve">原始数据，未经加工处理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Raw data </w:t>
+        <w:t xml:space="preserve">原始数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2003/01/01-2004/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003/01/01-2004/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Basic Camp of Tianshan Glaciological Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天山冰川观测试验站基本营地 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:3700.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3700.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4200.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:94.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">94.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Hydrological point, meteorology, runoff</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文点, 气象, 径流</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2003 2004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003 2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Urumqi Glacier No.1,  Tianshan station,  Xinjiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆,  天山站,  河源1号冰川 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,511 +1526,753 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Wang Feiteng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王飞腾</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967383</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967383</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:wangfeiteng@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wangfeiteng@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WANG Feiteng  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王飞腾 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Yang Yongru </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨永如  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  WANG Feiteng  </w:t>
+        <w:t xml:space="preserve">,  王飞腾  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WANG Feiteng  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王飞腾</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WANG Feiteng . Daily Precipitation Table of the Basic Camp of Tianshan Glaciological Station from 2003 to 2004. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.67.</w:t>
+        <w:t xml:space="preserve">王飞腾. 2003-2004年天山冰川观测试验站基本营地逐日降水量表. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.67.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>