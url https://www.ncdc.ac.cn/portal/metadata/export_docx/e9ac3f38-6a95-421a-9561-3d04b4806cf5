--- v0 (2026-05-25)
+++ v1 (2026-08-06)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1960-1979年黄土丘陵沟壑区第一副区裴家峁沟流域径流、泥沙观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Runoff and sediment observation data set of peijiamaogou watershed in the first sub region of Loess Hilly and gully region from 1960 to 1979</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Runoff and sediment observation data set of peijiamaogou watershed in the first sub region of Loess Hilly and gully region from 1960 to 1979</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0081.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0081.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.2021.143</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为1960-1979年裴家峁沟流域4个径流站径流、泥沙观测数据，通过径流站测流断面水位观测，泥沙取样，计算产流时的径流、泥沙量。数据集包括径流站的实测大断面图、实测流量成果表、洪水水文要素摘录表、逐次洪水测验成果表、逐日平均流量表、逐日平均含沙量表、逐日平均输沙率表。径流站情况见裴家峁沟流域径流站基本情况表。</w:t>
+        <w:t xml:space="preserve">This data set is the runoff and sediment observation data of four runoff stations in peijiamaogou watershed from 1960 to 1979. The runoff and sediment amount during runoff generation are calculated by water level observation and sediment sampling of runoff station. The data set includes the measured large section map of runoff station, the measured discharge result table, the extraction table of flood hydrological elements, the result table of successive flood measurement, the daily average discharge table, the daily average sediment concentration table and the daily average sediment transport rate table. See the basic information table of runoff stations in peijiamaogou basin for the situation of runoff stations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工定时观测</w:t>
+        <w:t xml:space="preserve">Manual timing observation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.径流站水位观测方法为：读取测流断面测流建筑物的水尺数，非汛期每日8是观测一次，如有降雨，日水位变化缓慢时8时、20时观测两次；日水位变化较大或出现缓慢的峰谷时按2时、8时、14时、20时观测四次。汛期水位变化剧烈时按6分钟的倍数观测。 2.裴家峁径流站的测流方式：平水期流量小时用小浮标法施测，洪水期流量较大且暴涨暴落时用中泓浮标法，较大洪水过程，一般测流不少于5次，每次投放2~5个中泓浮标，从中选用历史最短、运行正常、流速最为接近的2~3个位有效浮标，其运行历史相差不得超过10~15%为准则。同时在测流当中观测不同风向、风力等附属项目。 3.桥沟径流站的测流方式：采用三角槽测流，流量计算采用推流公式。 4.桥沟一支沟、桥沟二支沟径流站的测流方式：2005年之前采用巴塞尔量水槽测流，2006~2010年采用三角槽测流，流量计算采用推流公式。 5.泥沙取样及处理：测流断面泥沙采用中泓浮标法取样，取沙次数取决于洪水水位变化的次数，洪峰时为控制含沙量变化而增加取样次数。样品处理采用置换法。</w:t>
+        <w:t xml:space="preserve">1. The water level observation method of runoff station is: read the water gauge number of the flow measurement building on the flow measurement section. In non flood season, 8:00 and 20:00 respectively are observed once a day. If there is rainfall, observe twice at 8:00 and 20:00 respectively when the daily water level changes slowly; observe four times at 2:00, 8:00, 14:00 and 20:00 respectively when the daily water level changes greatly or there are slow peaks and valleys. During the flood season, when the water level changes violently, it shall be observed in multiple of 6 minutes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">由专业技术人员进行人工观测；数据录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
+        <w:t xml:space="preserve">Manual observation shall be conducted by professional technicians; during data entry, four levels of manual verification shall be conducted, including tabulation, primary calibration, re calibration and audit, so as to ensure data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1960/01/01-1979/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1960/01/01-1979/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陕西省榆林市绥德县裴家峁沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Peijiamao Valley, Suide County, Yulin City, Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.0m-</w:t>
+        <w:t xml:space="preserve">altitude:2.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">446.7 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:446.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">径流量, 侵蚀模数, 径流深度, 土壤流失量, 输沙率, 水位, 流量, 径流系数, 径流模数, 含沙量</w:t>
+        <w:t xml:space="preserve">Theme:Runoff, Erosion modulus, Runoff depth, Soil loss, Sediment transport rate, water level, flow, Runoff coefficient, Runoff modulus, Sediment concentration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文气象学 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrometeorology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1960 1961 1962 1963 1964 1965 1966 1967 1968 1969</w:t>
+        <w:t xml:space="preserve">Time:1960 1961 1962 1963 1964 1965 1966 1967 1968 1969</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">绥德,  裴家峁沟,  榆林,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Suide,  Peijiamao gully,  Yulin,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,753 +1226,511 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967597</w:t>
+        <w:t xml:space="preserve">phone:09314967597</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">myf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:myf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站） </w:t>
+        <w:t xml:space="preserve">contributors:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">雷欣  </w:t>
+        <w:t xml:space="preserve">author:LEI Xin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  刘思君  </w:t>
+        <w:t xml:space="preserve">,  LiuSijun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:GUO Yumei , Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）. 1960-1979年黄土丘陵沟壑区第一副区裴家峁沟流域径流、泥沙观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2021.143.</w:t>
+        <w:t xml:space="preserve">Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation). Runoff and sediment observation data set of peijiamaogou watershed in the first sub region of Loess Hilly and gully region from 1960 to 1979. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2021.143.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>