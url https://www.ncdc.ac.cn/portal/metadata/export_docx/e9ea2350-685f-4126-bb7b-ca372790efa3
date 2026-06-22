--- v0 (2026-05-06)
+++ v1 (2026-06-22)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">青藏高原大气气溶胶高时间分辨率在线观测数据集（2015-2021年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">High-time-resolution dataset of atmospheric aerosols over the Tibetan Plateau and its surroundings (2015-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">High-time-resolution dataset of atmospheric aerosols over the Tibetan Plateau and its surroundings (2015-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db2200.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db2200.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.db2200.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集整合了课题组近年来在青藏高原及其周边地区多个偏远背景站点和城市站点开展的大气气溶胶综合观测研究数据。不同站点的观测研究通过部署一些列先进的高分辨率在线观测仪器，实时在线监测获取不同区域大气气溶胶物理、化学和光学特性的高时间分辨率动态演化，包括大气亚微米气溶胶的化学组分、粒径分布、酸性和日变化特征、有机气溶胶的高分辨率质谱和组分因子、气溶胶颗粒物的数浓度粒径谱分布、气溶胶颗粒物散射和吸光特性、不同波长下黑碳和棕色碳气溶胶吸光贡献、云凝结核数浓度以及气态污染物浓度等高时间分辨率在线观测数据。该数据集的发布可为大气科学、冰冻圈科学和环境科学等相关研究提供基础数据。</w:t>
+        <w:t xml:space="preserve">The dataset integrates the comprehensive observational data of atmospheric aerosols at several remote background and urban sites over the Tibetan Plateau (TP) and its surroundings in recent years by our group team. The high-time-resolution dynamic evolution of aerosol physical, chemical, and optical properties in the different TP sites are measured on-line by deploying a suite of advanced high-resolution real-time instruments. The chemical composition, size distribution, bulk acidity, and diurnal variation of submicron aerosols, the high-resolution mass spectrum and components of organic aerosols (OAs), the size distribution of particle number concentration, the particle light scattering and absorption coefficients, the light absorption contributions of black carbon (BC) and brown carbon (BrC) at different wavelengths, the number concentration of cloud condensation nucleus (CCN), and concentrations of gaseous pollutants are obtained. The release of this dataset can provide basic data for related researches in atmospheric, cryospheric, and environmental sciences. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   本数据集所有原始数据均通过高分辨在线观测仪器实时监测获取，其中：    1）高分辨率飞行时间气溶胶质谱仪（HR-ToF-AMS）在线监测非难熔性大气亚微米气溶胶的化学组分和粒径分布，通过数据分析进一步获取日变化、酸度、有机气溶胶高分辨率质谱、组分因子和元素比等数据；    2）扫描电迁移率粒径谱仪（SMPS）在线监测大气亚微米气溶胶颗粒物数浓度粒径谱分布；    3）光声消光仪（PAX）在线获取405 nm波段气溶胶颗粒物的散射和吸光特性；    4）黑碳仪（Aethalometer）在线获取七个不同波段气溶胶颗粒物的吸光系数；    5）云凝结核分析仪（CCN-100）在线监测不同饱和水汽压下云凝结核颗粒物的数浓度；    6）一套气体分析仪（Gas Analyzers）实时监测CO、CO2、NOX、O3、SO2等气态污染物浓度；</w:t>
+        <w:t xml:space="preserve"> All original data in this dataset are acquired on-line by the high-resolution real-time observation instruments.   1) A high-resolution time-of-flight aerosol mass spectrometer (HR-ToF-AMS) is used to measure the size-resolved chemical compositions of non-refractory submicron aerosol, and further to obtain the diurnal variation, bulk acidity, as well as the high-resolution mass spercrum, component factors, and elemental ratios of organic aerosols;   2) A scanning mobility particle sizer (SMPS) is used to acquire the size distribution of number concentration of submicron particles;   3) A photoacoustic extinctiometer (PAX) is used to acquire the   4) An Aethalometer is used to acquire the particle light absorption coefficients at seven different wavelengths;   5) A cloud condensation nuclei (CCN) counter is used to acquire the number concentration of CCN at different supersaturation of water vapor;   6) A suite of gas analyzers is used to acquire the concentrations of gaseous pollutants of CO, CO2, NOX, O3, and SO2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集所有数据均通过Igor Pro软件分析处理，其中：   1）HR-ToF-AMS数据通过其内置标准数据处理工具包SQUIRREL和PIKA分析处理；   2）有机气溶胶来源解析使用正交矩阵因子（PMF）分析方法处理；   3）其他数据采用常规数据处理方法获取均值、日变化等信息；</w:t>
+        <w:t xml:space="preserve"> All data in this dataset are processed using the Igor Pro software.  1) The HR-TOF-AMS data is processed using the standard data analysis software with SQUIRREL and PIKA toolkits written in Igor Pro;  2) Source apportionment of organic aerosol is conducted by the positive matrix factorization (PMF) analysis method;  3) Other data are processed by the conventional data processing methods to obtian the mean value, diurnal variation, etc.;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1）所有观测仪器在观测前后均按照标准流程进行校准，以确保观测数据准确性；   2）观测数据严格质量控制，剔除仪器故障和人为影响等干扰数据；   3）不同仪器数据对比分析，确保观测数据一致性和同步性；</w:t>
+        <w:t xml:space="preserve"> 1) All instruments are calibrated according to their standard calibration protocols at the beginning and end of each observation to ensure the data accuracy;  2) Strictly quality control of the observation data such as eliminate the interference data due to the instrument failure and artificial influence;  3) Comparison of data from different instruments to ensure the consistency and synchronization of observation data; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2015/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青藏高原及其周边地区（珠峰、墨脱、纳木错、瓦里关、老虎沟、巴音布鲁克和拉萨站点） </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tibetan Plateau (TP) and its surroundings (QOMS, Motuo, NamCo, Waliguan, LHG, Bayanbulak, and Lhasa sites) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1305.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1305.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4730.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">7.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:7.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气气溶胶, 高时间分辨率, 在线观测</w:t>
+        <w:t xml:space="preserve">Theme:Atmospheric Aerosol, High-time-resolution, On-line Observation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015 2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青藏高原 </w:t>
+        <w:t xml:space="preserve">Place:Tibetan Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 84.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 28.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,1262 +1226,857 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">徐建中 </w:t>
+        <w:t xml:space="preserve">contributors:Xu Jianzhong  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">徐建中  </w:t>
+        <w:t xml:space="preserve">author:Xu Jianzhong  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xu Jianzhong  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:41977189</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">41977189</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Multiple method analysis on light absorption property, source, and chemical composition of brown carbon from the Qinghai-Xizang (Tibet) Plateau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">number:41771079</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">青藏高原地区棕碳气溶胶光学特征、来源和化学组成的综合研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Organic matters in mountain snow/ice of Western China: temporal and spatial variations, sources, and application in paleoclimate and paleoenvironment research</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2019QZKK0605</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">41771079</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:The Second Tibetan Plateau Scientific Expedition and Research program (STEP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">number:XDA20040501</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">中国西部雪冰溶解性有机质时空变化特征、来源以及气候环境意义</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:The Strategic Priority Research Program of Chinese Academy of Sciences</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:SKLCS-ZZ-2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">2019QZKK0605</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:State Key Laboratory of Cryospheric Sciences Scientific Research Foundation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">number:Y529841001</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...240 lines deleted...]
-        <w:t xml:space="preserve">冰冻圈地区大气-雪冰有机质特征研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Study on the characteristics of organic matter in the atmosphere and snow ice in cryospheric regions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0046133D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...79 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Xu Jianzhong . High-time-resolution dataset of atmospheric aerosols over the Tibetan Plateau and its surroundings (2015-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.db2200.2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...177 lines deleted...]
-        <w:t xml:space="preserve"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xu Jianzhong, Zhang Qi, Shi Jinsen, Ge Xinlei, Xie Conghui, Wang Junfeng, Kang Shichang, Zhang Ruixiong, Wang Yuhang. Chemical characteristics of submicron particles at the central Tibetan Plateau: insights from aerosol mass spectrometry[J]. Atmospheric Chemistry and Physics, 2018, 18, (1). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">