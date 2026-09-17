--- v1 (2026-06-22)
+++ v2 (2026-09-17)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">High-time-resolution dataset of atmospheric aerosols over the Tibetan Plateau and its surroundings (2015-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">青藏高原大气气溶胶高时间分辨率在线观测数据集（2015-2021年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db2200.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">High-time-resolution dataset of atmospheric aerosols over the Tibetan Plateau and its surroundings (2015-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.db2200.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db2200.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.db2200.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The dataset integrates the comprehensive observational data of atmospheric aerosols at several remote background and urban sites over the Tibetan Plateau (TP) and its surroundings in recent years by our group team. The high-time-resolution dynamic evolution of aerosol physical, chemical, and optical properties in the different TP sites are measured on-line by deploying a suite of advanced high-resolution real-time instruments. The chemical composition, size distribution, bulk acidity, and diurnal variation of submicron aerosols, the high-resolution mass spectrum and components of organic aerosols (OAs), the size distribution of particle number concentration, the particle light scattering and absorption coefficients, the light absorption contributions of black carbon (BC) and brown carbon (BrC) at different wavelengths, the number concentration of cloud condensation nucleus (CCN), and concentrations of gaseous pollutants are obtained. The release of this dataset can provide basic data for related researches in atmospheric, cryospheric, and environmental sciences. </w:t>
+        <w:t xml:space="preserve">  本数据集整合了课题组近年来在青藏高原及其周边地区多个偏远背景站点和城市站点开展的大气气溶胶综合观测研究数据。不同站点的观测研究通过部署一些列先进的高分辨率在线观测仪器，实时在线监测获取不同区域大气气溶胶物理、化学和光学特性的高时间分辨率动态演化，包括大气亚微米气溶胶的化学组分、粒径分布、酸性和日变化特征、有机气溶胶的高分辨率质谱和组分因子、气溶胶颗粒物的数浓度粒径谱分布、气溶胶颗粒物散射和吸光特性、不同波长下黑碳和棕色碳气溶胶吸光贡献、云凝结核数浓度以及气态污染物浓度等高时间分辨率在线观测数据。该数据集的发布可为大气科学、冰冻圈科学和环境科学等相关研究提供基础数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> All original data in this dataset are acquired on-line by the high-resolution real-time observation instruments.   1) A high-resolution time-of-flight aerosol mass spectrometer (HR-ToF-AMS) is used to measure the size-resolved chemical compositions of non-refractory submicron aerosol, and further to obtain the diurnal variation, bulk acidity, as well as the high-resolution mass spercrum, component factors, and elemental ratios of organic aerosols;   2) A scanning mobility particle sizer (SMPS) is used to acquire the size distribution of number concentration of submicron particles;   3) A photoacoustic extinctiometer (PAX) is used to acquire the   4) An Aethalometer is used to acquire the particle light absorption coefficients at seven different wavelengths;   5) A cloud condensation nuclei (CCN) counter is used to acquire the number concentration of CCN at different supersaturation of water vapor;   6) A suite of gas analyzers is used to acquire the concentrations of gaseous pollutants of CO, CO2, NOX, O3, and SO2.</w:t>
+        <w:t xml:space="preserve">   本数据集所有原始数据均通过高分辨在线观测仪器实时监测获取，其中：    1）高分辨率飞行时间气溶胶质谱仪（HR-ToF-AMS）在线监测非难熔性大气亚微米气溶胶的化学组分和粒径分布，通过数据分析进一步获取日变化、酸度、有机气溶胶高分辨率质谱、组分因子和元素比等数据；    2）扫描电迁移率粒径谱仪（SMPS）在线监测大气亚微米气溶胶颗粒物数浓度粒径谱分布；    3）光声消光仪（PAX）在线获取405 nm波段气溶胶颗粒物的散射和吸光特性；    4）黑碳仪（Aethalometer）在线获取七个不同波段气溶胶颗粒物的吸光系数；    5）云凝结核分析仪（CCN-100）在线监测不同饱和水汽压下云凝结核颗粒物的数浓度；    6）一套气体分析仪（Gas Analyzers）实时监测CO、CO2、NOX、O3、SO2等气态污染物浓度；</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> All data in this dataset are processed using the Igor Pro software.  1) The HR-TOF-AMS data is processed using the standard data analysis software with SQUIRREL and PIKA toolkits written in Igor Pro;  2) Source apportionment of organic aerosol is conducted by the positive matrix factorization (PMF) analysis method;  3) Other data are processed by the conventional data processing methods to obtian the mean value, diurnal variation, etc.;</w:t>
+        <w:t xml:space="preserve">  本数据集所有数据均通过Igor Pro软件分析处理，其中：   1）HR-ToF-AMS数据通过其内置标准数据处理工具包SQUIRREL和PIKA分析处理；   2）有机气溶胶来源解析使用正交矩阵因子（PMF）分析方法处理；   3）其他数据采用常规数据处理方法获取均值、日变化等信息；</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) All instruments are calibrated according to their standard calibration protocols at the beginning and end of each observation to ensure the data accuracy;  2) Strictly quality control of the observation data such as eliminate the interference data due to the instrument failure and artificial influence;  3) Comparison of data from different instruments to ensure the consistency and synchronization of observation data; </w:t>
+        <w:t xml:space="preserve">  1）所有观测仪器在观测前后均按照标准流程进行校准，以确保观测数据准确性；   2）观测数据严格质量控制，剔除仪器故障和人为影响等干扰数据；   3）不同仪器数据对比分析，确保观测数据一致性和同步性；</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Tibetan Plateau (TP) and its surroundings (QOMS, Motuo, NamCo, Waliguan, LHG, Bayanbulak, and Lhasa sites) </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原及其周边地区（珠峰、墨脱、纳木错、瓦里关、老虎沟、巴音布鲁克和拉萨站点） </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1305.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1305.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4730.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:7.1 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">小时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Atmospheric Aerosol, High-time-resolution, On-line Observation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气气溶胶, 高时间分辨率, 在线观测</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tibetan Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 84.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 28.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,1055 +1526,1460 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Xu Jianzhong  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐建中 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Xu Jianzhong  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐建中  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xu Jianzhong  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐建中</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:41977189</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41977189</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Multiple method analysis on light absorption property, source, and chemical composition of brown carbon from the Qinghai-Xizang (Tibet) Plateau</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原地区棕碳气溶胶光学特征、来源和化学组成的综合研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:41771079</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41771079</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Organic matters in mountain snow/ice of Western China: temporal and spatial variations, sources, and application in paleoclimate and paleoenvironment research</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国西部雪冰溶解性有机质时空变化特征、来源以及气候环境意义</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2019QZKK0605</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019QZKK0605</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:The Second Tibetan Plateau Scientific Expedition and Research program (STEP)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">第二次青藏高原科学考察项目</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XDA20040501</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XDA20040501</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:The Strategic Priority Research Program of Chinese Academy of Sciences</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国科学院战略性先导专项A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:SKLCS-ZZ-2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SKLCS-ZZ-2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:State Key Laboratory of Cryospheric Sciences Scientific Research Foundation</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰冻圈科学国家重点实验室自主课题</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:Y529841001</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Y529841001</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Study on the characteristics of organic matter in the atmosphere and snow ice in cryospheric regions</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰冻圈地区大气-雪冰有机质特征研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xu Jianzhong . High-time-resolution dataset of atmospheric aerosols over the Tibetan Plateau and its surroundings (2015-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.db2200.2022.</w:t>
+        <w:t xml:space="preserve">徐建中. 青藏高原大气气溶胶高时间分辨率在线观测数据集（2015-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.db2200.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xu Jianzhong, Zhang Qi, Shi Jinsen, Ge Xinlei, Xie Conghui, Wang Junfeng, Kang Shichang, Zhang Ruixiong, Wang Yuhang. Chemical characteristics of submicron particles at the central Tibetan Plateau: insights from aerosol mass spectrometry[J]. Atmospheric Chemistry and Physics, 2018, 18, (1). </w:t>
+        <w:t xml:space="preserve">Xu Jianzhong, Zhang Qi, Shi Jinsen, Ge Xinlei, Xie Conghui, Wang Junfeng, Kang Shichang, Zhang Ruixiong, Wang Yuhang. Chemical characteristics of submicron particles at the central Tibetan Plateau: insights from aerosol mass spectrometry[J]. Atmospheric Chemistry and Physics, 2018, 18(1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Xinghua, Xu Jianzhong, Kang Shichang, Liu Yanmei, Zhang Qi. Chemical characterization of long-range transport biomass burning emissions to the Himalayas: insights from high-resolution aerosol mass spectrometry[J]. Atmospheric Chemistry and Physics, 2018, 18, (7). </w:t>
+        <w:t xml:space="preserve">Zhang Xinghua, Xu Jianzhong, Kang Shichang, Liu Yanmei, Zhang Qi. Chemical characterization of long-range transport biomass burning emissions to the Himalayas: insights from high-resolution aerosol mass spectrometry[J]. Atmospheric Chemistry and Physics, 2018, 18(7).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Xinghua, Xu Jianzhong, Kang Shichang, Zhang Qi, Sun Junying. Chemical characterization and sources of submicron aerosols in the northeastern Qinghai–Tibet Plateau: insights from high-resolution mass spectrometry[J]. Atmospheric Chemistry and Physics, 2019, 19, (11). </w:t>
+        <w:t xml:space="preserve">Zhang Xinghua, Xu Jianzhong, Kang Shichang, Zhang Qi, Sun Junying. Chemical characterization and sources of submicron aerosols in the northeastern Qinghai–Tibet Plateau: insights from high-resolution mass spectrometry[J]. Atmospheric Chemistry and Physics, 2019, 19(11).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">An Yanqing, Xu Jianzhong, Feng Lin, Zhang Xinghua, Liu Yanmei, Kang Shichang, Jiang Bin, Liao Yuhong. Molecular characterization of organic aerosol in the Himalayas: insight from ultra-high-resolution mass spectrometry[J]. Atmospheric Chemistry and Physics, 2019, 19, (2). </w:t>
+        <w:t xml:space="preserve">An Yanqing, Xu Jianzhong, Feng Lin, Zhang Xinghua, Liu Yanmei, Kang Shichang, Jiang Bin, Liao Yuhong. Molecular characterization of organic aerosol in the Himalayas: insight from ultra-high-resolution mass spectrometry[J]. Atmospheric Chemistry and Physics, 2019, 19(2).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Xinghua, Xu Jianzhong, Kang Shichang. Chemical characterization of submicron particulate matter (PM1) emitted by burning highland barley in the northeastern part of the Qinghai–Tibet Plateau[J]. Atmospheric Environment, 2020, 224. </w:t>
+        <w:t xml:space="preserve">Zhang Xinghua, Xu Jianzhong, Kang Shichang. Chemical characterization of submicron particulate matter (PM1) emitted by burning highland barley in the northeastern part of the Qinghai–Tibet Plateau[J]. Atmospheric Environment, 2020, 224.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xu Jianzhong, Hettiyadura Anusha Priyadarshani Silva, Liu Yanmei, Zhang Xinghua, Kang Shichang, Laskin Alexander. Regional Differences of Chemical Composition and Optical Properties of Aerosols in the Tibetan Plateau[J]. Journal of Geophysical Research Atmospheres, 2020, 125, (1). </w:t>
+        <w:t xml:space="preserve">Xu Jianzhong, Hettiyadura AnushaPriyadarshaniSilva, Liu Yanmei, Zhang Xinghua, Kang Shichang, Laskin Alexander. Regional Differences of Chemical Composition and Optical Properties of Aerosols in the Tibetan Plateau[J]. Journal of Geophysical Research Atmospheres, 2020, 125(1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Xinghua, Xu Jianzhong, Kang Shichang, Sun Junying, Shi Jinsen, Gong Chongshui, Sun Xuying, Du Haolin, Ge Xinlei, Zhang Qi. Regional Differences in the Light Absorption Properties of Fine Particulate Matter Over the Tibetan Plateau: Insights From HR‐ToF‐AMS and Aethalometer Measurements[J]. Journal of Geophysical Research Atmospheres, 2021, 126, (24). </w:t>
+        <w:t xml:space="preserve">Zhang Xinghua, Xu Jianzhong, Kang Shichang, Sun Junying, Shi Jinsen, Gong Chongshui, Sun Xuying, Du Haolin, Ge Xinlei, Zhang Qi. Regional Differences in the Light Absorption Properties of Fine Particulate Matter Over the Tibetan Plateau: Insights From HR‐ToF‐AMS and Aethalometer Measurements[J]. Journal of Geophysical Research Atmospheres, 2021, 126(24).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhao Wenhui, Zhang Xinghua, Zhai Lixiang, Shen Xiaojing, Xu Jianzhong. Chemical characterization and sources of submicron aerosols in Lhasa on the Qinghai–Tibet Plateau: Insights from high-resolution mass spectrometry[J]. Science of The Total Environment, 2022, 815. </w:t>
+        <w:t xml:space="preserve">Zhao Wenhui, Zhang Xinghua, Zhai Lixiang, Shen Xiaojing, Xu Jianzhong. Chemical characterization and sources of submicron aerosols in Lhasa on the Qinghai–Tibet Plateau: Insights from high-resolution mass spectrometry[J]. Science of The Total Environment, 2022, 815.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xu Jianzhong, Hettiyadura Anusha Priyadarshani Silva, Liu Yanmei, Zhang Xinghua, Kang Shichang, Laskin Alexander. Atmospheric Brown Carbon on the Tibetan Plateau: Regional Differences in Chemical Composition and Light Absorption Properties[J]. Environmental Science and Technology Letters, 2022, 9. </w:t>
+        <w:t xml:space="preserve">Xu Jianzhong, Hettiyadura AnushaPriyadarshaniSilva, Liu Yanmei, Zhang Xinghua, Kang Shichang, Laskin Alexander. Atmospheric Brown Carbon on the Tibetan Plateau: Regional Differences in Chemical Composition and Light Absorption Properties[J]. Environmental Science and Technology Letters, 2022, 9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>