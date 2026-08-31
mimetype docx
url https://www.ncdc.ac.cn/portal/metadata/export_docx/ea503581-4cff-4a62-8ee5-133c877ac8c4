--- v0 (2026-07-17)
+++ v1 (2026-08-31)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Compilation of annual reports on professional monitoring of Baishuihe Landslide, Bazimen Landslide, Shuping Landslide, Xintan Landslide, and Lianziya Dangerous Rock Mass in the Three Gorges Reservoir Area of the Yangtze River in 2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2025年长江三峡库区白水河滑坡、八字门滑坡、树坪滑坡、新滩滑坡、链子崖危岩体专业监测年报汇编</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.sanxia.db7426.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Compilation of annual reports on professional monitoring of Baishuihe Landslide, Bazimen Landslide, Shuping Landslide, Xintan Landslide, and Lianziya Dangerous Rock Mass in the Three Gorges Reservoir Area of the Yangtze River in 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.2020.103</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.sanxia.db7426.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.2020.103</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Disaster</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">灾害</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">该数据集为2025年度三峡库区白水河滑坡、八字门滑坡、树坪滑坡、新滩滑坡、链子崖危岩体专业监测年报汇编，内容包括三峡库区5处重大危险性地质灾害体，即白水河滑坡、八字门滑坡、树坪滑坡、新滩滑坡、链子崖危岩体在2025年的专业监测情况，具体又分为滑坡基本情况、监测网布置与运行情况、变形监测分析与综合分析。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Independent production, manual collection</w:t>
+        <w:t xml:space="preserve">自主生产，人工采集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data sets are quality controlled through strict manual review</w:t>
+        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data has been manually inspected and is of good quality </w:t>
+        <w:t xml:space="preserve">本数据经过人工检查、质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2025/01/01-2025/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/01/01-2025/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Baishuihe, Bazimen, Shuping, Xintan, Lianziya in the Three Gorges Reservoir Area of the Yangtze River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长江三峡库区白水河、八字门、树坪、新滩、链子崖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:8.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Landslide, annual report, professional monitoring, statistical data</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">滑坡, 年报, 专业监测, 统计数据</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology , Engineering Geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 , 工程地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2025</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Shuping,  Bazimen,  Baishui River,  Lianziya,  Xintan,  Yangtze River Three Gorges Reservoir Area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">树坪,  八字门,  白水河,  链子崖,  新滩,  长江三峡库区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,511 +1458,753 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LU Shuqiang,  Huang haifeng,  YI Wu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">卢书强,  黄海峰,  易武 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Huang haifeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄海峰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Guo Ruolan </w:t>
+        <w:t xml:space="preserve">,  郭若岚  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Huang haifeng , YI Wu , LU Shuqiang , Dong Jiadan </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄海峰, 易武, 卢书强, 董佳丹</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LU Shuqiang, Huang haifeng, YI Wu. Compilation of annual reports on professional monitoring of Baishuihe Landslide, Bazimen Landslide, Shuping Landslide, Xintan Landslide, and Lianziya Dangerous Rock Mass in the Three Gorges Reservoir Area of the Yangtze River in 2025. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.103.</w:t>
+        <w:t xml:space="preserve">卢书强,黄海峰,易武. 2025年长江三峡库区白水河滑坡、八字门滑坡、树坪滑坡、新滩滑坡、链子崖危岩体专业监测年报汇编. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.103.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>