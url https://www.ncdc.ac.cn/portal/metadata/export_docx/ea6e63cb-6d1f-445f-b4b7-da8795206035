--- v0 (2026-06-02)
+++ v1 (2026-07-18)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024年黄土高塬沟壑区砚瓦川流域气象观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024 Meteorological Observation Dataset of Yanwachuan River Basin in Loess Plateau Gully Region</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024 Meteorological Observation Dataset of Yanwachuan River Basin in Loess Plateau Gully Region</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.hwxfzhan.db7010.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hwxfzhan.db7010.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HWXFZHAN.DB7010.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为2024年砚瓦川流域气象观测数据。砚瓦川流域地处甘肃省庆阳市西峰区、宁县境内，系泾河流域马莲河右岸支流，流域气象园观测站位于砚瓦川测站院内，观测要素包括风向、风速、温度、湿度、气压、蒸发量、降雨量、土壤温度、土壤湿度、总辐射，数据集包括日报资料（逐小时）、月报资料（逐日）和年报资料（逐月）。</w:t>
+        <w:t xml:space="preserve">&amp; emsp; This dataset contains meteorological observation data for the Yanwachuan River Basin in 2023. The Yanwachuan River Basin is located in Xifeng District and Ning County, Qingyang City, Gansu Province. It is a right bank tributary of the Malian River in the Jinghe River Basin. The meteorological observation station of the basin is located in the Yanwachuan Station, and the observation elements include wind direction, wind speed, temperature, humidity, air pressure, evaporation, rainfall, soil temperature, soil moisture, and total radiation. The dataset includes daily report data (hourly), monthly report data (daily), and annual report data (monthly) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  气象园采用固态存储暂存数据，人工采集仪定期批量下载。</w:t>
+        <w:t xml:space="preserve"> The meteorological park uses solid-state storage for temporary storage of data, and manual acquisition instruments are downloaded in batches on a regular basis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工下载后进行整编。</w:t>
+        <w:t xml:space="preserve"> Manually download and edit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  观测数据整编录入过程中经过四级人工校核，分别是制表，初校，复校，审核，以确保数据质量。</w:t>
+        <w:t xml:space="preserve"> In the process of compiling and inputting observation data, there are four levels of manual verification, namely tabulation, preliminary calibration, re calibration and audit, to ensure the data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2024/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2024/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省庆阳市宁县砚瓦川流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yanwachuan River Basin, Ning County, Qingyang City, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">980.0m-</w:t>
+        <w:t xml:space="preserve">altitude:980.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1340.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:4.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">蒸发量，风向，风速，温度，湿度，气压，蒸发量，降雨量，土壤温度，土壤湿度，总辐射</w:t>
+        <w:t xml:space="preserve">Theme:Evaporation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2024</w:t>
+        <w:t xml:space="preserve">Time:2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">砚瓦川,  宁县,  庆阳,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Nanxiaohegou,  Xifeng,  Qingyang,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,818 +1226,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站 </w:t>
+        <w:t xml:space="preserve">contributors:Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">袁静  </w:t>
+        <w:t xml:space="preserve">author:YUAN Jing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YUAN Jing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:126201340005150007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">水土保持试验与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站. 2024年黄土高塬沟壑区砚瓦川流域气象观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HWXFZHAN.DB7010.2025.</w:t>
+        <w:t xml:space="preserve">Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station. 2024 Meteorological Observation Dataset of Yanwachuan River Basin in Loess Plateau Gully Region. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HWXFZHAN.DB7010.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>