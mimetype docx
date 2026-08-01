--- v0 (2026-05-04)
+++ v1 (2026-08-01)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">祁连山气象观测数据集（1958-2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Qilian Mountain Meteorological Observation Data Set (1958 - 2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Qilian Mountain Meteorological Observation Data Set (1958 - 2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2733.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2733.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.db2733.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  CRU 是目前使用最广泛的气候数据集之一，由英国国家大气科学中心 (NERC Centres for Atmospheric Science (UK)，NCAS) 制作。该数据集使用角距离加权 （ADW） 插值生成，基于国家气象局和其他外部代理根据每日或亚日数据计算的每月观测数据而建立的月度网格化数据。数据主要包含了祁连山地区1958-2018的月值降水和气温数据，nc文件中每一层为一个月。</w:t>
+        <w:t xml:space="preserve">CRU is one of the most widely used climate data sets, produced by the National Atmospheric Science (UK) (NCAS). The data set is generated using angular distance weighting (ADW) interpolation, and is based on monthly gridded data calculated by the National Meteorological Administration and other external agents based on daily or sub-daily data. The data mainly includes the monthly precipitation and temperature data of the Qilian Mountains from 1958 to 2018. Each layer in the NC file is a month. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  英国东英吉利大学观测数据（来源The CEDA Web Processing Service）。</w:t>
+        <w:t xml:space="preserve">   Observed data from the University of East Anglia (from The CEDA Web Processing Service).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  直接下载收集。</w:t>
+        <w:t xml:space="preserve">   Download and collect directly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据为CRU TS V.4.06版本，是从https://www.uea.ac.uk/ 直接下载的原始数据，精度为0.5°×0.5°，数据格式为nc，并未进行其它处理。</w:t>
+        <w:t xml:space="preserve">   This data is CRU TS V.4.06, which is from https://www.uea.ac.uk/ Direct download of raw data with accuracy of 0.5 ° × 0.5 °, data format is nc, and no other processing is performed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1958/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1958/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">祁连山地区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qilian Mountain Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">CRU, 祁连山, 降水, 气温</w:t>
+        <w:t xml:space="preserve">Theme:CRU, Qilian Mountain, precipitation, temperature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1958 2018</w:t>
+        <w:t xml:space="preserve">Time:1958 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连山地区 </w:t>
+        <w:t xml:space="preserve">Place:Qilian Mountain Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李育 </w:t>
+        <w:t xml:space="preserve">contributors:LI Yu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张占森  </w:t>
+        <w:t xml:space="preserve">author:zhang zhansen </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Yu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2019YFC0507400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">祁连山自然保护区生态环境评估、预警与 监控关键技术研究 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李育. 祁连山气象观测数据集（1958-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2733.2023.</w:t>
+        <w:t xml:space="preserve">LI Yu. Qilian Mountain Meteorological Observation Data Set (1958 - 2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2733.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>