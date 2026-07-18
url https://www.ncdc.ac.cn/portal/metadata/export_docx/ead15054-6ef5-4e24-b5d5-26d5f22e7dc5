--- v0 (2026-06-02)
+++ v1 (2026-07-18)
@@ -2,948 +2,847 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2023年黄泛平原国家级重点预防区水土保持措施数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of soil and water conservation measures in national key prevention areas of Yellow River floodplain in 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of soil and water conservation measures in national key prevention areas of Yellow River floodplain in 2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db6947.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db6947.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HHSTBC.DB6947.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2023年黄泛平原国家级重点预防区水土保持措施数据集包括河南省延津县、封丘县、长垣县、范县2023年度水土保持措施统计表。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;The data set of soil and water conservation measures in the national key prevention areas of the Yellow River floodplain in 2023 includes the statistical table of soil and water conservation measures in Yanjin County, Fengqiu County, Changyuan county and fan County of Henan Province in 2023, and the statistical table of soil and water conservation measures&lt;/ p&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据源为资源三号和高分一号卫星影像，主要从水利部信息中心获取。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;The data sources are ZY-3 and Gao FEN-1 satellite images, which are mainly obtained from the information center of the Ministry of water resources.&lt;/p&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2023/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2023/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄泛平原国家级重点预防区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yellow River flood plain national key prevention area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">xlsx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水保措施统计表，生物措施（4个二级类要素），工程措施（16个二级类要素）。</w:t>
+        <w:t xml:space="preserve">Theme:Statistical table of soil and water conservation measures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023</w:t>
+        <w:t xml:space="preserve">Time:2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄泛平原国家级重点预防区，河南省延津县，封丘县，长垣县，范县 </w:t>
+        <w:t xml:space="preserve">Place:Yanjin County </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -977,69 +876,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1066,69 +947,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1150,69 +1013,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1239,69 +1084,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1327,743 +1154,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2023年黄泛平原国家级重点预防区水土保持措施数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB6947.2025.</w:t>
+        <w:t xml:space="preserve">. Data set of soil and water conservation measures in national key prevention areas of Yellow River floodplain in 2023. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB6947.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>