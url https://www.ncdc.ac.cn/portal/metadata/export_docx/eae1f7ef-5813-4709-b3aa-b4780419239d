--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data set of runoff and sediment in peijiamaogou watershed, the first sub region of Loess Hilly and gully region, 2011 to 2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2011-2020年黄土丘陵沟壑区第一副区裴家峁沟流域径流、泥沙观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0055.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data set of runoff and sediment in peijiamaogou watershed, the first sub region of Loess Hilly and gully region, 2011 to 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.2020.85</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0055.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.2020.85</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;This data set is the observation data of runoff and sediment of 4 runoff stations in peijiamaogou watershed from 2011 to 2020. Through the observation of water level of flow section measured by runoff station and sediment sampling, the runoff and sediment volume at the time of runoff production are calculated. The data set includes the measured large section map of runoff station, the measured discharge result table, the excerpt table of flood hydrological elements, the successive flood test result table, the daily average discharge table, the daily average sediment concentration table and the daily average sediment transport rate table. See the basic situation of runoff station in peijiamaogou watershed for the situation of runoff station. &amp;lt;/p&amp;gt; </w:t>
+        <w:t xml:space="preserve">本数据集为2011-2020年裴家峁沟流域径流站径流、泥沙观测数据。裴家峁沟流域位于陕西省榆林市绥德县，属于无定河一级支流。通过径流站测流断面水位观测，泥沙取样，计算产流时的径流、泥沙量。数据包括裴家峁沟径流站实测大断面图、实测流量成果表、洪水水文要素摘录表、逐次洪水测验成果表、逐日平均流量表、逐日平均含沙量表、逐日平均输沙率表。径流站情况见《裴家峁沟流域2011-2020年情况说明》。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;Manual timing observation&amp;lt;/p&amp;gt;</w:t>
+        <w:t xml:space="preserve">人工定时观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;1. The water level observation method of runoff station is: read the water gauge number of the flow measurement building on the flow measurement section. In non flood season, 8:00 and 20:00 respectively are observed once a day. If there is rainfall, observe twice at 8:00 and 20:00 respectively when the daily water level changes slowly; observe four times at 2:00, 8:00, 14:00 and 20:00 respectively when the daily water level changes greatly or there are slow peaks and valleys. During the flood season, when the water level changes violently, it shall be observed in multiple of 6 minutes.</w:t>
+        <w:t xml:space="preserve">1.水位观测：裴家峁径流站利用设置的基本水尺进行水位测定。非汛期每日8时观测一次，如有降雨，日水位变化缓慢时8时、20时观测两次；日水位变化较大或出现缓慢的峰谷时按2时、8时、14时、20时观测四次。汛期水位变化剧烈时按6分钟的倍数观测。 2.测流方式：平水期流量小时用小浮标法施测，洪水期流量较大且暴涨暴落时用中泓浮标法，其每次较大洪水过程，一般测流不少于5次，每次投放2~5个中泓浮标，从中选用历时最短，运行正常、流速最为接近的2~3个为有效浮标，其运行历时相差不得超过10~15%为准则。 3.泥沙取样及处理：测流断面泥沙采用中泓浮标法取样，取沙次数取决于洪水水位变化的次数，洪峰时为控制含沙量变化而增加取样次数。样品处理采用置换法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;Manual observation shall be conducted by professional technicians; during data entry, four levels of manual verification shall be conducted, including tabulation, primary calibration, re calibration and audit, so as to ensure data quality. &amp;lt;/p&amp;gt; </w:t>
+        <w:t xml:space="preserve">由专业技术人员进行人工观测；数据录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2011/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Peijiamaogou watershed, Suide County, Yulin City, Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陕西省榆林市绥德县裴家峁沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:2.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xls，doc，pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分、日、次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Runoff, Erosion modulus, Runoff depth, Soil loss, Sediment transport rate, water level, flow, Runoff coefficient, Runoff modulus, Sediment concentration</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">径流模数, 径流系数, 输沙率, 水位, 侵蚀模数, 流量, 含沙量, 径流深度, 径流量, 土壤流失量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Suide,  Peijiamao gully,  Yulin,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">绥德,  裴家峁沟,  榆林,  陕西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:093149675976</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">093149675976</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站） </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LEI Xin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">雷欣  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:GUO Yumei , Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郭玉梅, 黄河水土保持绥德治理监督局（绥德水土保持科学试验站）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation). Observation data set of runoff and sediment in peijiamaogou watershed, the first sub region of Loess Hilly and gully region, 2011 to 2020. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.85.</w:t>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）. 2011-2020年黄土丘陵沟壑区第一副区裴家峁沟流域径流、泥沙观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.85.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>