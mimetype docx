--- v1 (2026-06-23)
+++ v2 (2026-08-07)
@@ -1068,51 +1068,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">绥德,  裴家峁沟,  榆林,  陕西省 </w:t>
+        <w:t xml:space="preserve">陕西省,  绥德,  裴家峁沟,  榆林 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>