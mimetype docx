--- v0 (2026-06-25)
+++ v1 (2026-08-25)
@@ -2,965 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">渭河流域土地利用LC10米数据集（2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Land use LC 10-meter dataset for the Weihe River Basin (2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Land use LC 10-meter dataset for the Weihe River Basin (2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0014.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0014.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集具有高覆盖性、时效性好（2020年）、分辨率高（10米）的特点，以渭河流域为研究区域，提取基于机器学习方法对哨兵2遥感影像处理的土地利用数据，分为十大类（水体、树木、草地、被淹没的植被、农作物、灌丛/灌木、建筑区、裸地、雪/冰、云层）。</w:t>
+        <w:t xml:space="preserve">The dataset is characterized by high coverage, good timeliness (2020), and high resolution (10 m). Taking the Weihe River Basin as the study area, the land use data processed by Sentinel 2 remote sensing imagery based on the machine learning method were extracted and classified into ten major categories (water bodies, trees, grasslands, submerged vegetation, crops, thickets/shrubs, built-up areas, bare ground, snow/ice, and cloud cover). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于https://livingatlas.arcgis.com/landcover/。</w:t>
+        <w:t xml:space="preserve">  Data from https://livingatlas.arcgis.com/landcover/.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基于10米分辨率的欧空局哨兵2号遥感影像。通过机器学习的方法获取2020年全年10类土地利用数据。   以渭河流域为研究区域，掩膜提取渭河流域2020年空间分辨率为10米的土地利用数据。</w:t>
+        <w:t xml:space="preserve">   Based on ESA Sentinel 2 remote sensing imagery at 10-meter resolution. Ten categories of land-use data for the whole year of 2020 were acquired by machine learning methods.   Taking the Weihe River Basin as the study area, the mask extracted land use data with a spatial resolution of 10 meters in 2020 for the Weihe River Basin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">  Data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">渭河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Weihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">82.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:82.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -973,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用, 渭河流域, 遥感</w:t>
+        <w:t xml:space="preserve">Theme:Land use, Weihe River Basin, remote sensing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">渭河流域 </w:t>
+        <w:t xml:space="preserve">Place:Weihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 渭河流域土地利用LC10米数据集（2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.12.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Land use LC 10-meter dataset for the Weihe River Basin (2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.12.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>