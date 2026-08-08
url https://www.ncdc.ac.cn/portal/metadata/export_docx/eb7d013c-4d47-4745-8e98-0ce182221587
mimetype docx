--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">泾河流域MOD17A3HGF净初级生产力NPP数据（2000-2021年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">NPP data of mod17a3hgf net primary productivity in Jinghe River Basin (2000-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">NPP data of mod17a3hgf net primary productivity in Jinghe River Basin (2000-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.JRiver.db1981.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.JRiver.db1981.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.JRiver.db1981.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  植被的净初级生产力（NPP，Net Primary Productivity）是陆地植被通过光合作用固定太阳能，在单位时间内单位面积所获得生物量的净增加量。NPP作为陆地生态系统碳循环的一个重要组成成分，其对于控制大气中CO₂浓度的上升有着举足轻重的作用。它是植物自身生物学特性与外界环境相互适应的结果，不仅是异养生物生存的物质和能量基础，同时也是生物地球化学循环的关键环节，是评价生态结构功能稳定性的重要指标之一。由于光合作用直接影响植被的NPP，而归一化植被指数（Normalized Difference Vegetation Index,NDVI）又可以较为精准地反映植被的绿度和光合作用的强度，因此在区域和全球生态系统模型中，NDVI常被直接或间接地用于计算植被NPP。</w:t>
+        <w:t xml:space="preserve">Net primary productivity (NPP) of vegetation is the net increase of biomass per unit area in unit time by fixing solar energy through photosynthesis. NPP, as an important component of carbon cycle in terrestrial ecosystem, plays an important role in controlling the rise of carbon monoxide concentration in the atmosphere. It is the result of the mutual adaptation between the biological characteristics of plants and the external environment. It is not only the material and energy basis for the survival of heterotrophic organisms, but also the key link of biogeochemical cycle. It is one of the important indexes to evaluate the functional stability of ecological structure. Because photosynthesis directly affects the NPP of vegetation, and the normalized difference vegetation index (NDVI) can accurately reflect the greenness of vegetation and the intensity of photosynthesis, NDVI is often directly or indirectly used to calculate the NPP of vegetation in regional and global ecosystem models. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集的数据源为MOD17A3HGF.v006 版本数据，涉及分幅影像网格为h26v05，空间分辩率为500 m，时间分辨率为1年。</w:t>
+        <w:t xml:space="preserve">   The data source of this dataset is mod17a3hgf V006 version data, involving framing images, with grid h26v05, spatial resolution of 500 m and time resolution of 1 year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  （1）运行MRT工具，生成MOD17A3HGF NPP数据拼接和投影转换的prm文件，利用MATLAB 语言程序生成调用MRT工具的批处理文件，并运行。   （2）利用泾河流域矢量边界，采用Python批量裁剪等步骤，最后采用GeoTIFF格式输出保存。</w:t>
+        <w:t xml:space="preserve">   (1) Run the MRT tool to generate the PRM file of mod17a3hgf NPP data splicing and projection conversion. Use the MATLAB language program to generate the batch file calling the MRT tool and run it.    (2) Using the vector boundary of Jinghe River Basin, using Python batch cutting and other steps, and finally using GeoTIFF format to output and save.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集与源数据集MODIS MOD17A3HGF.v006质量一致。NPP数据单位为kgC/m²/year，有效范围﹣30000—32700，放缩因子为0.0001，填充值范围32761—32767，其中：32761为未分类土地类型，32762为城镇建成区，32763为永久湿地或淹没的沼泽地，32764为常年积雪或覆盖冰的区域，32765为贫瘠稀疏的地区（如岩石、苔原和沙漠），32766为内陆淡水等覆盖区，32767为其他情况填充值。</w:t>
+        <w:t xml:space="preserve">   This data set is the same as the source data set MODIS mod17a3hgf V006 consistent quality. NPP data unit is KGC / m ²/ Year, the effective range is - 30000-32700, the shrinkage factor is 0.0001, and the filling value range is 32761-32767. Among them, 32761 is an unclassified land type, 32762 is an urban built-up area, 32763 is a permanent wetland or submerged swamp, 32764 is an area covered with perennial snow or ice, 32765 is a barren and sparse area (such as rocks, tundra and desert), 32766 is an inland freshwater and other covered area, and 32767 is a filling value under other circumstances. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">泾河流域,甘肃省,宁夏回族自治区,陕西省 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Jinghe River Basin, Gansu Province, Ningxia Hui Autonomous Region, Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">16.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:16.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Raster</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泾河流域, MOD17A3HGF, 净初级生产力NPP</w:t>
+        <w:t xml:space="preserve">Theme:Jinghe River Basin, mod17a3hgf, net primary productivity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泾河流域,  甘肃省,  宁夏回族自治区,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Jinghe River Basin,  Gansu Province,  Ningxia Hui Autonomous Region,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 泾河流域MOD17A3HGF净初级生产力NPP数据（2000-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.JRiver.db1981.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. NPP data of mod17a3hgf net primary productivity in Jinghe River Basin (2000-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.JRiver.db1981.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>