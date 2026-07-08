--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽草地加密观测区植被结构和生物物理参数观测数据集（2008年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: observation data set of vegetation structure and biophysical parameters in Linze grassland intensive observation area (2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: observation data set of vegetation structure and biophysical parameters in Linze grassland intensive observation area (2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1905.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1905.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1718</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年5月26日至6月29日期间临泽草地加密观测区对植被生物物理参数和结构参数进行了常规测量，主要观测了临泽草地加密观测区不同地表类型的植被生物量、叶倾角、株高、LAI等。生物量通过采样称重获得，叶倾角用量角器测得，株高用钢卷尺测得，LAI用LAI-2000测得。 观测内容，观测日期及观测样区如下： {| !观测内容 !观测日期 !样区 |- | 叶倾角 || 2008-06-24 || E |- | 叶倾角 || 2008-06-29 || A E |- | 植被生物量 || 2008-06-18 || A D E |- | 植被生物量 || 2008-06-24 || A E |- | 植被生物量 || 2008-06-29 || A E |- | 株高 || 2008-05-26 || A D E |- | 株高 || 2008-06-14 || B |- | LAI || 2008-05-28 || E |- | LAI || 2008-06-05 || E |- | LAI || 2008-06-06 || A |- | LAI || 2008-06-11 || A |- | LAI || 2008-06-18 || D E |- | 覆盖度 || 2008-5-27 || A，D，E 样区中的30m小样方 |- | 覆盖度 || 2008-5-26、27 || D，E样区360m样方 |- | 覆盖度 || 2008-6-14 || B样区360m样方 |- |}   本数据集包括所测量的覆盖度文件夹；叶倾角文件夹；植被生物量文件夹；株高文件夹；LAI测量Excel数据表格及一数据质量说明txt文档。</w:t>
+        <w:t xml:space="preserve">From May 26 to June 29, 2008, routine measurements of vegetation biophysical parameters and structural parameters were carried out in the intensive observation area of Linze grassland, mainly observing the vegetation biomass, leaf inclination, plant height, Lai, etc. of different surface types in the intensive observation area of Linze grassland. Biomass was obtained by sampling and weighing, leaf inclination was measured by protractor, plant height was measured by steel tape, and Lai was measured by LAI-2000. The observation contents, date and sample area are as follows: {| ! Observation content ! Observation Date ! Sample area |- |Blade inclination angle | 2008-06-24 | e |- |Blade inclination angle | 2008-06-29 | a e |- |Vegetation biomass | 2008-06-18 | a d e |- |Vegetation biomass | 2008-06-24 | a e |- |Vegetation biomass | 2008-06-29 | a e |- |Plant height | 2008-05-26 | a d e |- |Plant height | 2008-06-14 | B |- | LAI || 2008-05-28 || E |- | LAI || 2008-06-05 || E |- | LAI || 2008-06-06 || A |- | LAI || 2008-06-11 || A |- | LAI || 2008-06-18 || D E |- |Coverage | May 27, 2008 | 30m small quadrat in sample areas a, D and e |- |Coverage | 2008-5-26, 27 | D, 360m quadrat in sample area e |- |Coverage | June 14, 2008 | 360m quadrat in sample area B |- |} This data set includes the measured coverage folder; Blade inclination folder; Vegetation biomass folder; Plant height folder; Lai measurement Excel data sheet and a TXT document of data quality description. See metadata "Heihe integrated remote sensing joint experiment: layout of quadrat transects in Linze grassland densified observation area" for the distribution information of quadrat transects </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年5月26日至6月29日期间临泽草地加密观测区对植被生物物理参数和结构参数进行了常规测量。</w:t>
+        <w:t xml:space="preserve">  The vegetation biophysical parameters and structural parameters were routinely measured in the intensive observation area of Linze grassland from May 26 to June 29, 2008</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  生物量通过采样称重获得，叶倾角用量角器测得，株高用钢卷尺测得，LAI用LAI-2000测得。</w:t>
+        <w:t xml:space="preserve">  Biomass was obtained by sampling and weighing, leaf inclination was measured by protractor, plant height was measured by steel tape, and Lai was measured by LAI-2000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/05/26-2008/06/29</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/05/26-2008/06/29</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,中游干旱区水文试验区,临泽草地加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, arid area in the middle reaches, hydrological experimental area, Linze grassland intensive observation area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">509.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:509.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">叶倾角, LAI, 植被覆盖度, 生物量, 叶基高, 叶长, 叶宽, 株高, 叶面积指数, 植被, 植被结构</w:t>
+        <w:t xml:space="preserve">Theme:leaf inclination, Lai, vegetation coverage, biomass, leaf base height, Leaf length, leaf width, plant height, leaf area index, vegetation, vegetation structure</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  中游干旱区水文试验区,  临泽草地加密观测区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  arid area in the middle reaches,  hydrological experimental area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡晓利,  盖春梅,  黄春林,  晋锐,  年雁云,  王树果,  王旭峰 </w:t>
+        <w:t xml:space="preserve">contributors:HuXiaoli,  GAI Chunmei,  HuangChunling,  JIN Rui,  NianYanyun,  Wang shuguo,  Wang Xufeng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡晓利  </w:t>
+        <w:t xml:space="preserve">author:HuXiaoli </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HuXiaoli </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">胡晓利,盖春梅,黄春林,晋锐,年雁云,王树果,王旭峰. 黑河综合遥感联合试验：临泽草地加密观测区植被结构和生物物理参数观测数据集（2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1718.</w:t>
+        <w:t xml:space="preserve">HuXiaoli, GAI Chunmei, HuangChunling, JIN Rui, NianYanyun, Wang shuguo, Wang Xufeng. Heihe River Integrated Remote Sensing joint experiment: observation data set of vegetation structure and biophysical parameters in Linze grassland intensive observation area (2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1718.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>