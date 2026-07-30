--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2023 Runoff and Sediment Observation Dataset of Nanxiaohegou Watershed in Loess Plateau Gully Region</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2023年黄土高塬沟壑区南小河沟流域径流泥沙观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hwxfzhan.db6595.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2023 Runoff and Sediment Observation Dataset of Nanxiaohegou Watershed in Loess Plateau Gully Region</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.HWXFZHAN.DB6595.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.hwxfzhan.db6595.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HWXFZHAN.DB6595.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&amp; emsp; This dataset is the runoff and sediment observation data of two runoff stations, Huaguoshan Reservoir outlet and Shibamutai, in the Nanxiaohegou watershed of the Loess Plateau gully region in 2023. The Nanxiaohegou watershed is located on the edge of Dongzhiyuan in Xifeng District, Qingyang City, Gansu Province. It is a tributary of the Jinghe River on the left bank of the Puhe River, with a drainage area of 38.93 km2. The main monitoring indicators include the discharge of upstream reservoirs and daily average flow data, daily average sediment concentration data, daily average sediment transport rate data, extracted data of flood hydrological elements, and successive flood test results data of the Nanxiaohegou watershed </w:t>
+        <w:t xml:space="preserve">  本数据集为2023年黄土高塬沟壑区南小河沟流域内花果山水库出口、十八亩台两个径流站径流泥沙观测数据。南小河沟流域地处甘肃省庆阳市西峰区境内的董志塬边缘地带，是泾河支流蒲河左岸一支沟，流域面积为38.93kmn²，主要监测指标包括南小河沟流域内上游水库放水和流域把口站的逐日平均流量数据、逐日平均含沙量数据、逐日平均输沙率数据、洪水水文要素摘录数据、逐次洪水测验成果数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; emsp; (1) The Eighteen Mu Tai Runoff Station is a control station for the Nanxiaohegou watershed, located at the back slope angle of the Eighteen Mu Tai earth dam, with a catchment area of 32.78km ² above the observation section. In the initial stage of its establishment, the main observation purpose was to observe the changes in runoff and sediment in the watershed after different degrees of treatment. Due to the upstream Huaguoshan Reservoir's interception and storage of some runoff in the watershed, the runoff and sediment data observed by the Eighteen Mu Tai station were only used for comparative analysis of the benefits of reservoir interception and storage. The experimental observation section consists of a Bacher measuring weir and a rectangular thin-walled weir.  &amp; emsp; (2) The outlet flow station of Huaguoshan Reservoir is the control station for the outlet of Huaguoshan Reservoir in the basin, with a catchment area of 26.70km ², mainly observing the reservoir's regulation and storage function and sediment deposition laws. The experimental observation section consists of a Bacher measuring weir and a rectangular thin-walled weir.</w:t>
+        <w:t xml:space="preserve">  （1）十八亩台径流站为南小河沟流域控制站，设在十八亩台土坝背水坡坡角下，观测断面以上集水面积32.78km²，设立初期主要观测目的是流域经不同程度治理后径流泥沙的变化情况，由于上游花果山水库对流域部分径流的拦蓄，十八亩台测站观测的径流泥沙数据仅作为水库拦蓄后效益对比分析。试验观测断面为巴歇尔量水堰、矩形薄壁堰。   （2）花果山水库出口径流站为流域内花果山水库出口的控制站，集水面积26.70km²，主要观测水库调蓄作用及泥沙淤积规律。试验观测断面为巴歇尔量水堰、矩形薄壁堰。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; emsp; (1) Flow calculation: Calculate the flow rate based on the observed water level. The calculation formula is Bacher Weir: Q=3.7H1.59, Q: flow rate, unit: m ³/s; H: Water level, unit: m.  &amp; emsp; (2) Calculation of sediment concentration: p=ws/v * 1000 Calculation of sediment concentration, p: measured sediment concentration, unit: kg/m ³; v: Water sample volume, unit: cm ³; WS: Dry sand weight in water sample, unit: g</w:t>
+        <w:t xml:space="preserve">  （1）流量计算：用观测水位推算流量，计算公式为巴歇尔堰：Q=3.7H1.59， Q:流量，单位：m³/s;H:水位，单位：m。   （2）含沙量计算：p=ws/v*1000计算含沙量，p：实测含沙量，单位：kg/m³； v：水样容积，单位：cm³；ws：水样中干沙重，单位：g。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;In the process of data compilation and input, there are four levels of manual verification, including tabulation, primary proofreading, rechecking and auditing, so as to ensure the data quality. &lt;/p&gt; </w:t>
+        <w:t xml:space="preserve">  数据整编录入过程中经过四级人工校核，分别是制表，初校，复校，审核，以确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2023/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Nanxiaohegou Basin, Houguanzhai Township, Xifeng District, Qingyang City, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省庆阳市西峰区后官寨乡南小河沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1050.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1050.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1423.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:52.9 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">52.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年、月、日、次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Average sediment concentration, Average flow, Average sediment transport rate, Runoff depth, Erosion modulus, Runoff modulus</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">平均含沙量, 平均流量, 平均输沙率, 径流深, 侵蚀模数, 径流模数</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Nanxiaohegou watershed,  Qingyang,  Xifeng District,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省,  南小河沟流域,  庆阳,  西峰区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,550 +1526,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YUAN Jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YUAN Jing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:126201340005150007</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">126201340005150007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持试验与示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station. 2023 Runoff and Sediment Observation Dataset of Nanxiaohegou Watershed in Loess Plateau Gully Region. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HWXFZHAN.DB6595.2024.</w:t>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站. 2023年黄土高塬沟壑区南小河沟流域径流泥沙观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HWXFZHAN.DB6595.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>