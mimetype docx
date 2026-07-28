--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -2,878 +2,1088 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monthly River Ice Data in the Yellow River Basin (1987-2023)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黄河流域逐月河冰数据（1987-2022年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.river_ice.db7310.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monthly River Ice Data in the Yellow River Basin (1987-2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.RIVER_ICE.DB7310.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.river_ice.db7310.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.RIVER_ICE.DB7310.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集用 Landsat 系列卫星影像作为数据源，数据获取自GEE平台的地表反射率Tier 1数据集，利用机器学习方法构建了黄河流域长时间序列河冰覆盖数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1987/11/01-2023/03/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1987/11/01-2022/03/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:114.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">114.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30米</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:River Ice, Yellow River Basin, Hydrology</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">河冰, 黄河流域, 水文</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1987 1988 1989 1990 1991 1992 1993 1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1117,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1206,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1290,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1379,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1467,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:su hai yang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏海洋 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:su hai yang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏海洋  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:su hai yang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">苏海洋</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">su hai yang. Monthly River Ice Data in the Yellow River Basin (1987-2023). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.RIVER_ICE.DB7310.2026.</w:t>
+        <w:t xml:space="preserve">苏海洋. 黄河流域逐月河冰数据（1987-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.RIVER_ICE.DB7310.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>