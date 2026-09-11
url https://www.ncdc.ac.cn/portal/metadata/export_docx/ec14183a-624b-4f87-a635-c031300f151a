--- v1 (2026-07-28)
+++ v2 (2026-09-11)
@@ -1708,51 +1708,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据贡献者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苏海洋 </w:t>
+        <w:t xml:space="preserve">苏海洋,  李弘毅,  杨雅茹,  何锐,  刘亦巍,  冯元宝,  车涛 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -1766,99 +1766,159 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">苏海洋  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">,  李弘毅  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  杨雅茹  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  何锐  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  刘亦巍  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  冯元宝  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  车涛  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据管理者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苏海洋</w:t>
+        <w:t xml:space="preserve">苏海洋, 李弘毅, 车涛</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
@@ -2159,51 +2219,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">苏海洋. 黄河流域逐月河冰数据（1987-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.RIVER_ICE.DB7310.2026.</w:t>
+        <w:t xml:space="preserve">苏海洋,李弘毅,杨雅茹,何锐,刘亦巍,冯元宝,车涛. 黄河流域逐月河冰数据（1987-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.RIVER_ICE.DB7310.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>