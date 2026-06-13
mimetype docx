--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -2,1115 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于集成测井数据的地层岩性自动识别研究数据集（2009-2013年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Research dataset on automatic formation lithology identification based on integrated logging data (2009-2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Research dataset on automatic formation lithology identification based on integrated logging data (2009-2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.xda14.db6396.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.xda14.db6396.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.XDA14.DB6396.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  岩性识别方法是基于机器学习分类算法，可以对测井数据和测井图进行分类和识别，有效地学习和记忆储层中岩层的特征。该方法可以比较吸附岩体、决策树、随机森林和SVM四种算法，选择出最高的岩性识别精度。为满足识别精度、效率等要求提供重要依据，对测井数据的自动解释和计算机的地层自识别具有重要意义。   数据内容如下：   ILD：Induction Logging Device；   SP：Spontaneous Potential；   CN：Neutron Logging；   ILM：Intermediate Logging Device；   GR：Gamma Ray Logging；   CAL：Caliper；   AC：Acoustic Logging；   DEN：Density Logging。</w:t>
+        <w:t xml:space="preserve">The lithology recognition method is based on a machine learning classification algorithm, which can classify and recognize logging data and logging diagrams, and effectively learn and memorize the characteristics of the rock layers in the reservoir. The method can compare four algorithms, namely adsorbed rock body, decision tree, random forest and SVM, to select the highest lithology recognition accuracy. It provides an important basis for meeting the requirements of recognition accuracy and efficiency, and is of great significance for automatic interpretation of logging data and formation self-recognition by computer. The data content is as follows: ILD：Induction Logging Device; SP：Spontaneous Potential; CN：Neutron Logging; ILM：Intermediate Logging Device; GR：Gamma Ray Logging; CAL：Caliper; AC：Acoustic Logging; DEN：Density Logging. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始测井数据为：塔里木盆地泥盆纪东河塘组测井数据。</w:t>
+        <w:t xml:space="preserve">  The original logging data are: well logging data of the Devonian Donghetang Formation in the Tarim Basin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  对测井数据进行集成，采用机器学习方法对岩性进行自动识别。</w:t>
+        <w:t xml:space="preserve">  Integration of logging data and automatic lithology identification using machine learning methods.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">  Data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2009/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2009/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔里木盆地 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tarim Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">46.8 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:46.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泥盆纪东河塘组, 测井曲线, 油气测井, 塔里木盆地, 岩性识别</w:t>
+        <w:t xml:space="preserve">Theme:Devonian Donghetang Formation, logging curve, oil and gas logging, Tarim Basin, lithology identification</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2009 2010 2011 2012 2013</w:t>
+        <w:t xml:space="preserve">Time:2009 2010 2011 2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔里木盆地 </w:t>
+        <w:t xml:space="preserve">Place:Tarim Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1144,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1233,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 75.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1317,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1406,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1494,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈冬 </w:t>
+        <w:t xml:space="preserve">contributors:CHEN Dong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈冬  </w:t>
+        <w:t xml:space="preserve">author:CHEN Dong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:CHEN Dong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XDA14000000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">智能导钻技术装备体系与相关理论研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XDA14040000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">超深层导向钻井关键技术 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Key technologies for ultra-deep guided drilling </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈冬. 基于集成测井数据的地层岩性自动识别研究数据集（2009-2013年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.XDA14.DB6396.2024.</w:t>
+        <w:t xml:space="preserve">CHEN Dong. Research dataset on automatic formation lithology identification based on integrated logging data (2009-2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.XDA14.DB6396.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>