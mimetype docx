--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -2,992 +2,837 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">甘肃省水文特征数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Hydrological Characteristics Dataset of Gansu Province</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hydrological Characteristics Dataset of Gansu Province</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.gseer.db3966.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.gseer.db3966.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.GSEER.DB3966.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集主要收集了甘肃省地表水类型数据；甘肃省主要流域数据；甘肃省地下水灌溉面积百分比数据；甘肃省主要流域的水资源压力水平数据；甘肃省主要水文流域物理缺水分布数据。   数据存储格式为：tif、Shp和Excel。</w:t>
+        <w:t xml:space="preserve">This dataset mainly collects surface water type data in Gansu Province; Data from major river basins in Gansu Province; Percentage data of groundwater irrigation area in Gansu Province; Water resource pressure level data of major river basins in Gansu Province; Distribution data of physical water shortage in major hydrological basins in Gansu Province. The data storage formats are tif, shp, and Excel. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于：   (1)《甘肃省河流泥沙公报》；   (2)http://hydro.iis.u-tokyo.ac.jp/~yamadai/G3WBM/;   (3)https://www.hydrosheds.org/products；   (4)https://data.apps.fao.org/aquamaps/?lang=en。</w:t>
+        <w:t xml:space="preserve">    Data source:     (1) Gansu Province River Sediments Bulletin;     (2) http://hydro.iis.u-tokyo.ac.jp/ ~yamadai/G3WBM/;     (3) https://www.hydrosheds.org/products ；     (4) https://data.apps.fao.org/aquamaps/?lang=en .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (1)栅格和矢量数据主要通过分幅拼接，研究范围矢量边界裁剪得到。   (2)表格数据通过人工收集整理并摘录。</w:t>
+        <w:t xml:space="preserve">    (1) Grid and vector data are mainly obtained through frame stitching and range vector boundary clipping.     (2) The table data is manually collected, organized, and excerpted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">tif、shp、Excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tif、shp、Excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘肃省, 地表水类型, 主要流域, 地下水灌溉面积百分比, 主要流域的水资源压力水平, 主要水文流域物理缺水分布, 年径流与输沙量</w:t>
+        <w:t xml:space="preserve">Theme:Gansu Province, surface water types, major watersheds, percentage of groundwater irrigation area, water resource pressure levels in major watersheds, physical water scarcity distribution in major hydrological watersheds, annual runoff and sediment transport</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1021,69 +866,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1110,69 +937,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1194,69 +1003,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1283,69 +1074,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1371,743 +1144,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 甘肃省水文特征数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB3966.2023.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Hydrological Characteristics Dataset of Gansu Province. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB3966.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>