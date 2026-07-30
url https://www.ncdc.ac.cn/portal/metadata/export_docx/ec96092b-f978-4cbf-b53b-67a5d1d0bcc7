--- v0 (2026-06-14)
+++ v1 (2026-07-30)
@@ -2,753 +2,851 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:100,000 land use data for the upper reaches of the Yellow River in 2010</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2010年黄河上游1:10万土地利用数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3765.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:100,000 land use data for the upper reaches of the Yellow River in 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.573</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3765.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.573</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1、 Overview This dataset is based on LANDSAT MSS, TM and ETM Remote sensing data. Using a hierarchical land cover classification system, the data divides the whole region into six first-class classifications (cultivated land, forest land, grassland, water area, urban and rural areas, industrial and mining land, residential land and unused land), and 31 second-class classifications. 2、 Data processing instructions The data set is based on the LANDSAT MSS, TM and ETM Remote sensing data as the base map, the projection of the data set is set as the Alberts equal product projection, the scale is placed at 1:24000 for human-computer interactive visual interpretation, and the storage form of the data set is ESRI coverage format. 3、 Data content description The data set adopts a hierarchical land cover classification system, which is divided into 6 first-class classifications (cultivated land, forest land, grassland, water area, urban and rural areas, industrial and mining land, residential land and unused land), and 31 second-class classifications. 4、 Data use instructions It is mainly used in national land resources investigation, climate change, hydrology and ecological research. </w:t>
+        <w:t xml:space="preserve">一、概述 本数据集以卫星遥感为手段，基于Landsat MSS, TM和ETM遥感数据构建的。本数据采用一个分层的土地覆盖分类系统，将全区域分为6个一级分类（耕地、林地、草地、水域、城乡、工矿、居民用地与未利用土地），31个二级分类。 二、数据处理说明 数据集基于Landsat MSS、TM与ETM遥感数据为底图，数据集投影设置为Alberts等积投影，将比例尺放在1:24000下进行人机交互目视解译，数据集存储形式为ESRI coverage格式。 三、数据内容说明 本数据集采用分层土地覆盖分类系统，共分为6个一级分类（耕地、林地、草地、水域、城乡、工矿、居民用地与未利用土地），31个二级分类。 四、数据使用说明 主要应用于国家土地资源调查、气候变化、水文、生态研究工作中。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Remote sensing data of Landsat MSS, TM and ETM</w:t>
+        <w:t xml:space="preserve">Landsat MSS, TM和ETM遥感数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data set is based on the LANDSAT MSS, TM and ETM Remote sensing data as the base map, the projection of the data set is set as the Alberts equal product projection, the scale is placed at 1:24000 for human-computer interactive visual interpretation, and the storage form of the data set is ESRI coverage format.</w:t>
+        <w:t xml:space="preserve">数据集基于Landsat MSS、TM与ETM遥感数据为底图，数据集投影设置为Alberts等积投影，将比例尺放在1:24000下进行人机交互目视解译，数据集存储形式为ESRI coverage格式。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set quality control through strict manual audit </w:t>
+        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2010/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Upper Yellow River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河上游 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:40.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:ESRI coverage</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESRI coverage</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +859,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Land use</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土地利用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2010</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Upper reaches of the Yellow River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河上游 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1127,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1216,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1300,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">112.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1389,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1477,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Xue Xian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">薛娴</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967567</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967567</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:xianxue@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xianxue@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Xue Xian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">薛娴 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:DuHeqiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杜鹤强  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xue Xian </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">薛娴</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xue Xian. 1:100,000 land use data for the upper reaches of the Yellow River in 2010. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.573.</w:t>
+        <w:t xml:space="preserve">薛娴. 2010年黄河上游1:10万土地利用数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.573.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>