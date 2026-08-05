--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">甘南地区气候变化趋势数据集（2021-2080年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Trends of climate change from 2021 to 2080 in Gannan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Trends of climate change from 2021 to 2080 in Gannan</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6710.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6710.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6710.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  为分析未来甘南地区的气候变化趋势，考虑三种共享社会经济路径下（SSP1-2.6、SSP3-7.0及SSP5-8.5），对CMIP6高分辨率全球环流模式进行筛选，选择对历史数据模拟表现较好的模式，提取未来气候模拟数据，时间跨度采用2021-2080年，经裁剪及降尺度后，提取气温和降水数据，分别分析每种路径下甘南地区气温和降水的变化趋势，结果显示了甘南地区未来时期气温和降水变化趋势的空间分布。   该数据集包括2021-2080年SSP1-2.6路径下降水变化趋势、 SSP3-7.0路径下降水变化趋势、SSP5-8.5路径下 降水变化趋势、SSP1-2.6路径下气温变化趋势、SSP3-7.0路径下气温变化趋势、以及SSP5-8.5路径下气温变化趋势，共计6幅，数据类型为栅格格式（.tif）。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据来源于CMIP6全球环流模式气候模拟数据，降水数据来自CNRM-CM6-HR模式，气温数据来自ACCESS-CM2模式，社会经济共享路径采用SSP1-2.6、SSP3-7.0及SSP5-8.5三种，时间跨度为2021-2080年。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  经过对ACCESS-CM2、CMCC-CM2-SR5、CNRM-CM6-1-HR、HadGEM3-GC31-MM、MPI-ESM1-2-HR、NorESM2-MM等6个高分辨率全球环流模式历史模拟数据的验证，发现ACCESS-CM2模式下气温表现最好，CNRM-CM6-HR模式下降水表现最好。分别提取两种模式SSP1-2.6、SSP3-7.0及SSP5-8.5三种路径下2021-2080年对应的气温或降水月数据。经降尺度为空间分辨率1 km后，对甘南地区的气温和降水线性变化趋势进行计算。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用的全球环流模式经过筛选，分别在历史时期气温和降水的模拟中有较好表现，数据计算在Python和Matlab软件中完成，结果较为可靠。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2024/04/01-2024/04/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2024/04/01-2024/04/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘南藏族自治州 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Gannan Tibetan Autonomous Prefecture </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">5.2 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:5.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气候变化, 气温, 降水, 变化趋势</w:t>
+        <w:t xml:space="preserve">Theme:Climate change, temperature, precipitation, trend of change</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021 2080</w:t>
+        <w:t xml:space="preserve">Time:2021 2080</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘南地区 </w:t>
+        <w:t xml:space="preserve">Place:Gannan region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王宇昕 </w:t>
+        <w:t xml:space="preserve">contributors:WANG Yuxin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王宇昕  </w:t>
+        <w:t xml:space="preserve">author:WANG Yuxin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Yuxin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:21ZD4FA020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">甘肃典型脆弱生态系统健康评估与预警技术研发与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王宇昕. 甘南地区气候变化趋势数据集（2021-2080年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6710.2024.</w:t>
+        <w:t xml:space="preserve">WANG Yuxin. Trends of climate change from 2021 to 2080 in Gannan. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6710.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>