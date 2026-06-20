--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Runoff data sets of different measures in Yulin Gully Watershed of xindiangou watershed in the first sub region of Loess Hilly and gully region from 1988 to 1990</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1991-2000年黄土丘陵沟壑区第一副区辛店沟流域育林沟不同措施径流场观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0068.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Runoff data sets of different measures in Yulin Gully Watershed of xindiangou watershed in the first sub region of Loess Hilly and gully region from 1988 to 1990</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.2020.128</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0068.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.2020.128</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the runoff field data of xindiangou watershed in the first sub region of Loess Hilly and gully region from 1988 to 1990. The precipitation, runoff and sediment yield of runoff generated by different soil and water conservation measures were observed, and the water and sediment reduction benefits of different measures were compared. The runoff and flow field are shown in the table of basic situation of runoff field in Yulin gully. </w:t>
+        <w:t xml:space="preserve">本数据集为1991-2000年黄土丘陵沟壑区第一副区辛店沟流域育林沟不同措施径流场数据。对育林沟不同措施径流场产生径流的次降水量、径流量、泥沙量进行观测，对比不同措施的减水减沙效益。数据包括育林沟不同措施径流场逐次径流泥沙测验成果表、土壤含水率实测成果表，径流场情况见《育林沟不同措施径流场1991-2000年情况说明》。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instrument continuous observation manual observation</w:t>
+        <w:t xml:space="preserve">仪器连续观测 人工观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. The observation instruments of secondary rainfall are SM1 ordinary rain gauge with a diameter of 20cm and dsj2 siphon type self recording rain gauge. 2. The runoff and sediment shall be observed manually in the runoff pond, and the water level of the runoff pond shall be read immediately after the end of precipitation and runoff, and the runoff shall be calculated according to the area and water level of the runoff pond; the mud water in the runoff pond shall be stirred evenly to take the sediment sample (500cm3), and the replacement method shall be adopted for sample disposal.</w:t>
+        <w:t xml:space="preserve">1.雨量观测：育林沟不同措施类型径流小区降水量采用试验场雨量站的资料。 2.泥沙取样及处理：径流、泥沙采用不同的观测设施，有分水箱、径流池，分水箱、径流池在降水结束、径流终止后立即读取径流池水位，根据分水箱、径流池面积、水位计算径流量；将分水箱、径流池泥水搅拌均匀取泥沙样，样品处置采用置换法。 3.土壤含水率：在具有代表性的固定地点，去除表层杂草后，在30cm深度取样，用烘干（称重）法测定。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the process of integration and input of observation data, there are four levels of manual verification, which are tabulation, primary calibration, re calibration and audit, to ensure the data quality. </w:t>
+        <w:t xml:space="preserve">观测数据整编录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1991/01/01-2000/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1991/01/01-2000/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陕西省榆林市绥德县辛店沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:840.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">840.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1040.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:66.3 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">66.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xls，doc，pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Precipitation intensity, Precipitation, runoff, Sediment concentration, Runoff depth, Run off depth, Runoff coefficient</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">次降水强度, 含沙量, 冲刷量, 径流深, 径流系数, 径流, 次降水量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1991 1992 1993 1994 1995 1996 1997 1998 1999 2000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1991 1992 1993 1994 1995 1996 1997 1998 1999 2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xindiangou,  Yulin,  Suide,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">辛店沟,  榆林,  绥德,  陕西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09314967597</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09314967597</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:myf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">myf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站） </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LEI Xin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">雷欣  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:GUO Yumei , Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郭玉梅, 黄河水土保持绥德治理监督局（绥德水土保持科学试验站）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation). Runoff data sets of different measures in Yulin Gully Watershed of xindiangou watershed in the first sub region of Loess Hilly and gully region from 1988 to 1990. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.128.</w:t>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）. 1991-2000年黄土丘陵沟壑区第一副区辛店沟流域育林沟不同措施径流场观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.128.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>