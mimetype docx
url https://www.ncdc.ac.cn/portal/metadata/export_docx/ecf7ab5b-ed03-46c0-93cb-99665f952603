--- v0 (2026-05-03)
+++ v1 (2026-08-01)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">青藏高原东北部祁连山上空老虎沟冰川气象数据集(1961-2005年)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Meteorological records in Laohugou Glacier over the Qilian Mountains, northeastern Tibetan Plateau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meteorological records in Laohugou Glacier over the Qilian Mountains, northeastern Tibetan Plateau</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.3975583</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.3975583</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB3952.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集是1961-2005年青藏高原东北部祁连山上空老虎沟冰川气象记录结果，包含七个表格，分别记录了蒸发/升华、气温、风速、水蒸气、气压等气象要素,以及S/E mm w.e.、PDD/℃、UF、UB、DDF、Different MRR、MZS-Coefficient、DH-Coefficient、AX-Coefficient、YMZ-Coefficient、SB-Coefficient、JQ-Coefficient、TL-Coefficient、DCD-Coefficient、DLH-Coefficient、LH-Coefficient、HLH-Coefficient、MRR、TL-coefficient、Annual accum、E/S、E/S -4.8、Mlet、Revised、TL precip等要素。</w:t>
+        <w:t xml:space="preserve">This dataset is the meteorological record results of Laohugou Glacier over Qilian Mountains in the northeast of Qinghai Tibet Plateau from 1961 to 2005, including seven tables, recording meteorological elements such as evaporation/sublimation, temperature, wind speed, Vapour pressure of water, and S/E mm w.e., PDD/℃, UF, UB, DDF, Different MRR, MZS Coefficient, DH Coefficient, AX Coefficient, YMZ Coefficient, SB Coefficient, JQ Coefficient, TL Coefficient, DCD Coefficient DLH Coefficent, LH Coefficent, HLH Coefficent, MRR, TL Coefficent, Annual accum, E/S, E/S&lt;-4.8, E/S&gt;-4.8, Mlet, Revised, TL precision, and other elements </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  仪器监测，实验测得。</w:t>
+        <w:t xml:space="preserve">   Instrument monitoring, experimental measurement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  仪器监测，实验测得，人工校对整理。</w:t>
+        <w:t xml:space="preserve">   Instrument monitoring, experimental measurement, manual proofreading and organization.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1961/01/01-2005/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1961/01/01-2005/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青藏高原东北部祁连山上空老虎沟冰川 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Laohugou Glacier over the Qilian Mountains in the northeastern Qinghai Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3000.0m-</w:t>
+        <w:t xml:space="preserve">altitude:3000.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">5000.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">40.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:40.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气温, 风速, 祁连山冰川</w:t>
+        <w:t xml:space="preserve">Theme:Temperature, wind speed, Qilian Mountains glacier</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 , 水文气象学 </w:t>
+        <w:t xml:space="preserve">Subject:geography , Hydrometeorology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1961-2005</w:t>
+        <w:t xml:space="preserve">Time:1961-2005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青藏高原东北部祁连山上空老虎沟冰川 </w:t>
+        <w:t xml:space="preserve">Place:Laohugou Glacier over the Qilian Mountains in the northeastern Qinghai Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.83</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,753 +1226,511 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杜文涛,  康世昌 </w:t>
+        <w:t xml:space="preserve">contributors:DU Wentao,  KANG Shichang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杜文涛  </w:t>
+        <w:t xml:space="preserve">author:DU Wentao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  康世昌  </w:t>
+        <w:t xml:space="preserve">,  KANG Shichang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:DU Wentao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杜文涛,康世昌. 青藏高原东北部祁连山上空老虎沟冰川气象数据集(1961-2005年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB3952.2023.</w:t>
+        <w:t xml:space="preserve">DU Wentao, KANG Shichang. Meteorological records in Laohugou Glacier over the Qilian Mountains, northeastern Tibetan Plateau. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB3952.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>