--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游冻融实验观测数据集（2013年11月15日至16日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: observation data set of freeze-thaw experiment in the middle reaches of Heihe River Basin (November 15-16, 2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: observation data set of freeze-thaw experiment in the middle reaches of Heihe River Basin (November 15-16, 2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3502.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3502.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1750</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集包括甘肃省张掖市康宁九社农田2013年11月15日-16日车载微波辐射计观测亮温、同步测量的土壤质地，粗糙度和地表温度连续观测数据集。地表温度包括温度传感器在土壤深度0cm，1cm、3cm，5cm，10cm五层观测的土壤温度数据。土壤温度的常规观测的时间频率为5分钟。   数据细节：   1. 时间：2013年11月15日-16日   2. 数据： 亮温：使用车载多频被动微波辐射计观测，包括6.925、18.7和36.5GHz V极化和H极化数据（10.65GHz波段仪器损坏）。土壤温度：使用安装在dt85上的传感器测量0cm，1cm，3cm，5cm，10cm土壤温度。土壤质地：取土样在北京师范大学测量。土壤粗糙度：使用东北地理所提供的粗糙度仪测量   3. 数据大小：4.8M   4. 数据格式：.xls</w:t>
+        <w:t xml:space="preserve">This data set includes the continuous observation data set of brightness temperature, soil texture, roughness and surface temperature measured by vehicle mounted microwave radiometer from November 15 to 16, 2013. The surface temperature includes the soil temperature data observed by the temperature sensor at the soil depth of 0cm, 1cm, 3cm, 5cm and 10cm. The time frequency of routine observation of soil temperature is 5 minutes. Data details: 1. Time: November 15-16, 2013 2. Data: Brightness temperature: observed by vehicle mounted multi frequency passive microwave radiometer, including 6.925, 18.7 and 36.5ghz V polarization and H polarization data (10.65ghz band instrument damaged). Soil temperature: use the sensor installed on dt85 to measure the soil temperature of 0cm, 1cm, 3cm, 5cm and 10cm. Soil texture: soil samples were measured at Beijing Normal University. Soil roughness: measured by the roughness meter provided by northeast geography 3. Data size: 4.8m 4. Data format:. Xls </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  地表温度包括温度传感器在土壤深度0cm，1cm、3cm，5cm，10cm五层观测的土壤温度数据。土壤温度的常规观测的时间频率为5分钟。</w:t>
+        <w:t xml:space="preserve">  The surface temperature includes the soil temperature data observed by the temperature sensor at the soil depth of 0cm, 1cm, 3cm, 5cm and 10cm. The time frequency of routine observation of soil temperature is 5 minutes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  亮温数据使用车载多频被动微波辐射计观测，包括6.925、18.7和36.5GHz V极化和H极化数据。土壤温度数据使用安装在dt85上的传感器测量0cm，1cm，3cm，5cm，10cm土壤温度。土壤质地数据是取土样在北京师范大学测量。土壤粗糙度数据使用东北地理所提供的粗糙度仪测量。</w:t>
+        <w:t xml:space="preserve">  The brightness temperature data were observed by vehicle mounted multi frequency passive microwave radiometer, including 6.925, 18.7 and 36.5ghz V polarization and H polarization data. The soil temperature data measured the soil temperature of 0cm, 1cm, 3cm, 5cm and 10cm using the sensor installed on dt85. Soil texture data were measured from soil samples taken at Beijing Normal University. The soil roughness data were measured by the roughness meter provided by northeast geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/11/15-2013/11/16</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2013/11/15-2013/11/16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,中游人工绿洲试验区,康宁九社 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis experimental area in the middle reaches, Kangning jiushe </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">5.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:5.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤温度, 土壤, 机载地面遥感, 微波辐射计</w:t>
+        <w:t xml:space="preserve">Theme:Soil temperature, soil, airborne ground remote sensing, microwave radiometer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2013</w:t>
+        <w:t xml:space="preserve">Time:2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区,  康宁九社 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  artificial oasis experimental area in the middle reaches,  Kangning jiushe </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.89</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,887 +1185,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">柴琳娜,  赵少杰,  马明国 </w:t>
+        <w:t xml:space="preserve">contributors:Chai Linna,  Zhao Shaojie,  Ma mingguo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">柴琳娜  </w:t>
+        <w:t xml:space="preserve">author:Chai Linna </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma mingguo , Chai Linna </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125004</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">柴琳娜,赵少杰,马明国. 黑河生态水文遥感试验：黑河流域中游冻融实验观测数据集（2013年11月15日至16日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1750.</w:t>
+        <w:t xml:space="preserve">Chai Linna, Zhao Shaojie, Ma mingguo. Heihe River eco hydrological remote sensing experiment: observation data set of freeze-thaw experiment in the middle reaches of Heihe River Basin (November 15-16, 2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1750.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">