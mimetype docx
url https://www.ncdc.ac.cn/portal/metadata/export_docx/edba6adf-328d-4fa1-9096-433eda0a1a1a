--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daily average data of dissolved oxygen observation in Ulansu (2021.12-2022.3)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">乌梁素海溶解氧观测逐日平均数据(2021.12-2022.3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.icetmp.db4211.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Daily average data of dissolved oxygen observation in Ulansu (2021.12-2022.3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ICETMP.DB4211.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.icetmp.db4211.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ICETMP.DB4211.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset is derived from the Floating Remote Observation System, which continuously observed Lake Ulansu from January 2022 to July 2022 and from August 2022 to July 2023, acquiring on-site data on air temperature, wind speed, humidity, radiation, ice thickness, ice-water-sediment temperature, and lake ecology. This dataset provides fundamental data for studying variations in atmosphere, ice thickness, ice-water-sediment temperature, and water quality in shallow water lakes in cold and arid regions. </w:t>
+        <w:t xml:space="preserve">  本数据集基于浮式远程观测系统对2022年1月-2022年7月、2022年8月-2023年7月乌梁素海进行了连续观测，获取实测气温、风速、湿度、辐射、冰厚、冰-水-泥温度及湖内生态等相关数据。本次乌梁素海湖数据集为寒旱区浅水湖泊气象、冰厚、冰-水-泥温和水质等变化研究提供了基础数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Field observations at the Ulansu Lake monitoring site (lat=40°58′, lon=108°55′) from 2021-12-29 to 2022-03-04.</w:t>
+        <w:t xml:space="preserve">  2021年12月29日-2022年3月4日乌梁素海观测点(lat=40°58′, lon = 108°55′)现场观测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Dissolved oxygen data were processed with 1-day averages. Dissolved oxygen unit conversion: It is known that 1 ppm of dissolved oxygen is equivalent to 4.2 mg/L.</w:t>
+        <w:t xml:space="preserve">  溶解氧数据，通过1日平均处理。溶解氧单位转换可知：1ppm=4.2mg/L。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Dissolved oxygen data, processed through daily averaging. The conversion of dissolved oxygen units indicates that 1ppm=4.2mg/L;    This data has been obtained and processed by professional personnel at all stages, and the data quality is good. </w:t>
+        <w:t xml:space="preserve">   溶解氧数据，通过1日平均处理。溶解氧单位转换可知：1ppm=4.2mg/L；   本数据在获取处理各阶段均有专业人员负责、数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2021/12/29-2022/03/04</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021/12/29-2022/03/04</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Lake Ulansu  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">乌梁素海 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1048.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1048.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1048.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:11.4 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Plateau lakes, meteorology, lake ice</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高原湖泊, 气象, 湖冰</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Limnology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">湖沼学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2021 2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Lake Ulansu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">乌梁素海 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,600 +1526,868 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:HUO Puzhen,  LI Zhijun,  LI Chunjiang,  FU Xiang,  HUANG Wenfeng,  LI Ming </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">霍璞真,  李志军,  李春江,  富翔,  黄文峰,  李明 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HUO Puzhen </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">霍璞真  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  LI Zhijun </w:t>
+        <w:t xml:space="preserve">,  李志军  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  LI Chunjiang </w:t>
+        <w:t xml:space="preserve">,  李春江  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  FU Xiang </w:t>
+        <w:t xml:space="preserve">,  富翔  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  HUANG Wenfeng </w:t>
+        <w:t xml:space="preserve">,  黄文峰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  LI Ming </w:t>
+        <w:t xml:space="preserve">,  李明  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:HUO Puzhen </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">霍璞真</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2019YFE0197600</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019YFE0197600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:A Study on the Evolution and Mechanism of Ice and Snow Physics and Ice Encapsulation Ecological Environment in Typical Lakes on the Plateau under the Background of Climate Change</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气候变化背景下高原典型湖泊冰雪物理与冰封生态环境演化及机理研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HUO Puzhen, LI Zhijun, LI Chunjiang, FU Xiang, HUANG Wenfeng, LI Ming. Daily average data of dissolved oxygen observation in Ulansu (2021.12-2022.3). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ICETMP.DB4211.2024.</w:t>
+        <w:t xml:space="preserve">霍璞真,李志军,李春江,富翔,黄文峰,李明. 乌梁素海溶解氧观测逐日平均数据(2021.12-2022.3). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ICETMP.DB4211.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>