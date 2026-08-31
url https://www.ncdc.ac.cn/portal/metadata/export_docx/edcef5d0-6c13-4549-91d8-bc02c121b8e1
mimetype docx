--- v0 (2026-07-15)
+++ v1 (2026-08-31)
@@ -2,798 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset on the Transmission and Transfer of Flood Risks in the Lower Jinsha River and the Three Gorges Reservoir (2020)</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">金沙江下游与三峡水库防洪风险传递转移过程数据集（2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dataset on the Transmission and Transfer of Flood Risks in the Lower Jinsha River and the Three Gorges Reservoir (2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.12072/ncdc.reservoir.db7535.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.reservoir.db7535.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集面向金沙江下游四库—三峡梯级系统防洪风险传递转移机理研究，汇集了在预报误差情景扰动下的关键水文—调度—风险指标数据。数据以预报误差倍比x（-0.9～0.9，步长0.1）构建离散情景，给出各情景下的最大入库流量、库水位与下泄控制指标，以及下游控制断面最大水位/水位标准化指标。同时，数据整理了乌东德、白鹤滩、溪洛渡、向家坝、三峡及李庄、朱沱、寸滩、枝城、沙市、城陵矶等关键对象的三级风险阈值，用于将无量纲风险指标反算至实际水位量纲。数据可用于识别风险转化阈值、下游传递阈值及梯级内风险再分配特征，并为风险约束下的汛限水位动态控制与洪水资源利用方案评估提供支撑。   数据文件为Excel工作簿（*.xlsx），Sheet1由三部分组成：   1）预报误差情景—水文与调度结果表（A～J列，行2～20）：    - 误差x：预报误差倍比（无量纲），取值-0.9～0.9，步长0.1；预报不确定性/%为100x。    - 最大入库流量Q_in,max（m³/s）：按Q_in,max = 31648×(1−x)计算得到（基准流量31648 m³/s）。    - 水库水位Z_res,max（m）：情景下库水位最大值；并给出对应的标准化值Z_res,norm（0～1），其与实际水位满足 Z_res = (175−145)×Z_res,norm + 145。    - 水库最大泄量Q_out,max（m³/s）：情景下最大下泄流量。    - 下游最大水位Z_down,max（m）：下游控制断面最大水位；并给出标准化值Z_down,norm（0～1），其与实际水位满足 Z_down = (53.75−48.75)×Z_down,norm + 48.75。   注：表中部分“水库水位/m”“下游最大水位/m”列为由标准化值反算的校核列，与原值一致。   2）风险阈值表（O～R列，行2～12）：列示11个风险对象的一级/二级/三级风险阈值（单位m），包括乌东德、白鹤滩、溪洛渡、向家坝、三峡以及李庄、朱沱、寸滩、枝城、沙市、城陵矶。   3）标准化辅助行（行22～23）：给出关键指标的“变幅/相差”等统计量，用于复现归一化与尺度转换过程。   数据精度：流量以m³/s计（多数值保留至0.1～1 m³/s量级），水位以m计（保留至0.01 m及以上精度，具体取决于计算输出的双精度存储）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (1) Construction of forecast error scenarios: The forecast deviation level is expressed by the error multiple ratio x (-0.9 ￣ 0.9, step size 0.1), and the maximum inflow flow of the scenario is generated as Q_in,max = 31648×(1−x).   (2) Dispatch and water level indicators: Under the inflow conditions of a given scenario, the reservoir water level and maximum discharge indicators are calculated based on the flood season operation of cascade reservoirs and flood control dispatch constraints (such as flood limit water level/flood control high water level and discharge capacity constraints); The maximum water level of the downstream control section is determined by the dispatch results combined with the water-flow relationship/river calculation.   (3) Risk threshold: The reservoir water level threshold comes from the reservoir's characteristic water level and flood season operation control requirements; the downstream section threshold comes from the flood control control water level (warning/guarantee, etc.) or corresponding grading standards, which is used to build a three-level risk grading system.</w:t>
+        <w:t xml:space="preserve">  （1）预报误差情景构建：以误差倍比x（-0.9～0.9，步长0.1）表示预报偏差水平，并按Q_in,max = 31648×(1−x)生成情景最大入库流量。   （2）调度与水位指标：在给定情景入库条件下，依据梯级水库汛期运行与防洪调度约束（如汛限水位/防洪高水位与下泄能力约束）计算得到库水位与最大下泄指标；下游控制断面最大水位由调度结果结合水位—流量关系/河道演算确定。   （3）风险阈值：库水位阈值来源于水库特征水位及汛期运行控制要求；下游断面阈值来源于防洪控制水位（警戒/保证等）或相应分级标准，用于构建三级风险分级体系。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The data processing process is as follows:   1) Set the error multiple ratio x (-0.9 ￣ 0.9, step size 0.1), and calculate the forecast uncertainty ( %) and the maximum inflow flow of the scenario Q_in,max.   2) Carry out scheduling calculations for each scenario and output key indicators such as Z_res,max, Q_out,max and Z_down,max.   3) In order to facilitate cross-object comparison, the water level indicator is linearly normalized according to the given upper and lower boundaries (to obtain Z_res,norm, Z_down,norm), and a check column that is back-calculated from the normalized values is provided.   4) Organize the primary/secondary/tertiary risk thresholds of each object, and convert the dimensionless risk value into the actual water level dimension according to linear mapping (such as Z = r×(Z_Ⅲ−Z_I)+Z_I).</w:t>
+        <w:t xml:space="preserve">  数据加工流程如下：   1）设置误差倍比x（-0.9～0.9，步长0.1），并计算预报不确定性（%）与情景最大入库流量Q_in,max。   2）对每个情景开展调度计算，输出Z_res,max、Q_out,max及Z_down,max等关键指标。   3）为便于跨对象比较，将水位指标按给定上下界进行线性标准化（得到Z_res,norm、Z_down,norm），并提供由标准化值反算的校核列。   4）整理各对象一级/二级/三级风险阈值，并可按线性映射将无量纲风险值转换为实际水位量纲（如Z = r×(Z_Ⅲ−Z_Ⅰ)+Z_Ⅰ）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Data is generated by a unified scenario construction and calculation process, and has been checked for integrity and consistency:   (1) Scenario value integrity: x covers-0.9 to 0.9 and the step size is 0.1;   (2) Dimension consistency: flow unit m³/s, water level unit m;   (3) Formula consistency: The linear relationship between incoming flow and error times ratio, and the normalized/de-normalized relationship can be reviewed in the table;   (4) Missing value check: There are no missing tests in the scenario row and risk threshold table. </w:t>
+        <w:t xml:space="preserve">  数据由统一的情景构建与计算流程生成，已进行完整性与一致性检查：   （1）情景取值完整性：x覆盖-0.9～0.9且步长0.1；   （2）量纲一致性：流量单位m³/s，水位单位m；   （3）公式一致性：入库流量与误差倍比的线性关系、标准化/反标准化关系在表内可复核；   （4）缺失值检查：情景行与风险阈值表无缺测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2020/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:The lower reaches of the Jinsha River in the Yangtze River Basin of China and its downstream control sections (Wudongde, Baihetan, Xiluodu, Xiangjiaba, Three Gorges; Lizhuang, Zhutuo, Cuntan, Zhicheng, Shashi, Chenglingji, etc.). </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国长江流域金沙江下游—三峡梯级水库系统及其下游控制断面（乌东德、白鹤滩、溪洛渡、向家坝、三峡；李庄、朱沱、寸滩、枝城、沙市、城陵矶等）。 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:9.7 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">情景尺度数据：预报误差倍比x间隔0.1；无连续时间序列。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:flood control risk, Risk transfer, cascade reservoirs, lower reaches of the Jinsha River, three Gorges reservoir, Forecast error scenarios, dynamic control of limited water level</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">防洪风险, 风险传递转移, 梯级水库, 金沙江下游, 三峡水库, 预报误差情景, 汛限水位动态控制</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Lower reaches of Jinsha River; Three Gorges Reservoir Area; Main Stream of Yangtze River; Chuanjiang River; Jingjiang River; Chenglingji </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">金沙江下游；三峡库区；长江干流；川江；荆江；城陵矶 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -827,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -898,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -964,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">113.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1035,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1105,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Wang Qianning </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王浅宁 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Wang Qianning </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王浅宁  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Wang Qianning </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王浅宁</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFC3202800</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFC3202800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大型水库群汛期运行水位动态控制与洪水资源化关键技术研究与示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wang Qianning. Dataset on the Transmission and Transfer of Flood Risks in the Lower Jinsha River and the Three Gorges Reservoir (2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">王浅宁. 金沙江下游与三峡水库防洪风险传递转移过程数据集（2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.reservoir.db7535.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>