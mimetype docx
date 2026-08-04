--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">光学图像和X-射线成像引导图像引导技术的碳离子束治疗技术方案</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Optical image and X-ray imaging guided imaging guided carbon ion beam therapy technology solutions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Optical image and X-ray imaging guided imaging guided carbon ion beam therapy technology solutions</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.imp.db3987.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.imp.db3987.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.IMP.DB3987.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该报告是基于光学图像和X-射线成像引导技术的碳离子治疗技术的碳离子治疗技术方案的设计报告，将光学图像引导/和X-射线图像引导进行联合调试设计，综合光学图像和X-射线成像的影像数据信息，提高碳离子治疗的精准度和治疗效果。</w:t>
+        <w:t xml:space="preserve">This report is the design report of the carbon ion therapy technology scheme based on the optical image and X-ray imaging guidance technology of carbon ion therapy technology. The optical image guidance / and X-ray image guidance are jointly debugged and designed to integrate the image data information of optical image and X-ray imaging to improve the accuracy and treatment effect of carbon ion therapy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本方案依托光学图像和双平板X射线成像系统，首先通过光学图像通过体表信息的对比进行患者的摆位验证，然后再通过X射线成像对体内器官位置进行摆位校准，进一步基于体表信息和体内影像信息建立体表信息与内部器官运动之间的关系，为随患者呼吸而运动靶区的位置监控与验证提供支撑，形成光学图像和X射线图像引导的碳离子束治疗技术。</w:t>
+        <w:t xml:space="preserve">This scheme relies on optical image and dual plate X-ray imaging system. Firstly, the patient's positioning is verified by comparing the optical image with the body surface information, and then the internal organ position is calibrated by X-ray imaging. Further, the relationship between the body surface information and the internal organ movement is established based on the body surface information and the internal image information, To provide support for the position monitoring and verification of moving target area along with the breathing of patients, the optical image and X-ray image-guided carbon ion beam therapy technology is formed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  光学图像和X射线图像引导的碳离子束治疗技术设计方案执行步骤如下：   （1）模拟治疗室的CT模拟定位；   （2）患者体表光学图像摆位验证；   （3）双平板X射线成像患者摆位验证；   （4）建立患者体内靶区运动与体表呼吸代替物运动的关系；   （5）靶区运动跟踪；   （6）患者体表信息实时监控及引导；</w:t>
+        <w:t xml:space="preserve">The implementation steps of optical image and X-ray image-guided carbon ion beam therapy technology are as follows: (1) CT simulation positioning of simulated treatment room (2) The patient's body surface optical image positioning verification; (3) Double plate X-ray imaging patient positioning verification; (4) Objective to establish the relationship between target movement and respiratory substitute movement; (5) Target motion tracking; (6) Real time monitoring and guidance of patients' body surface information;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/07/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/07/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃兰州 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Lanzhou, Gansu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">14.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:14.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">pdf</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">光学图像, X-射线引导, 技术反馈</w:t>
+        <w:t xml:space="preserve">Theme:Optical image, X-ray guidance, technical feedback</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">兰州,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Gansu Province,  Gansu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖国青 </w:t>
+        <w:t xml:space="preserve">contributors:XIAO Guoqing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖国青  </w:t>
+        <w:t xml:space="preserve">author:XIAO Guoqing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:XIAO Guoqing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFC0107500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">多模式引导的多粒子生物适形调强新技术研究与实现</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Research and implementation of a new conformal intensity modulation technique for multi-particle biology guided by multi-modes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">肖国青. 光学图像和X-射线成像引导图像引导技术的碳离子束治疗技术方案. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB3987.2023.</w:t>
+        <w:t xml:space="preserve">XIAO Guoqing. Optical image and X-ray imaging guided imaging guided carbon ion beam therapy technology solutions. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB3987.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>