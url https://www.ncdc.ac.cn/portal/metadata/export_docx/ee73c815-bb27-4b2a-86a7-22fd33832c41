--- v1 (2026-08-04)
+++ v2 (2026-09-20)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Optical image and X-ray imaging guided imaging guided carbon ion beam therapy technology solutions</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">光学图像和X-射线成像引导图像引导技术的碳离子束治疗技术方案</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.imp.db3987.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Optical image and X-ray imaging guided imaging guided carbon ion beam therapy technology solutions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.IMP.DB3987.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.imp.db3987.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.IMP.DB3987.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This report is the design report of the carbon ion therapy technology scheme based on the optical image and X-ray imaging guidance technology of carbon ion therapy technology. The optical image guidance / and X-ray image guidance are jointly debugged and designed to integrate the image data information of optical image and X-ray imaging to improve the accuracy and treatment effect of carbon ion therapy. </w:t>
+        <w:t xml:space="preserve">  该报告是基于光学图像和X-射线成像引导技术的碳离子治疗技术的碳离子治疗技术方案的设计报告，将光学图像引导/和X-射线图像引导进行联合调试设计，综合光学图像和X-射线成像的影像数据信息，提高碳离子治疗的精准度和治疗效果。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This scheme relies on optical image and dual plate X-ray imaging system. Firstly, the patient's positioning is verified by comparing the optical image with the body surface information, and then the internal organ position is calibrated by X-ray imaging. Further, the relationship between the body surface information and the internal organ movement is established based on the body surface information and the internal image information, To provide support for the position monitoring and verification of moving target area along with the breathing of patients, the optical image and X-ray image-guided carbon ion beam therapy technology is formed.</w:t>
+        <w:t xml:space="preserve">  本方案依托光学图像和双平板X射线成像系统，首先通过光学图像通过体表信息的对比进行患者的摆位验证，然后再通过X射线成像对体内器官位置进行摆位校准，进一步基于体表信息和体内影像信息建立体表信息与内部器官运动之间的关系，为随患者呼吸而运动靶区的位置监控与验证提供支撑，形成光学图像和X射线图像引导的碳离子束治疗技术。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The implementation steps of optical image and X-ray image-guided carbon ion beam therapy technology are as follows: (1) CT simulation positioning of simulated treatment room (2) The patient's body surface optical image positioning verification; (3) Double plate X-ray imaging patient positioning verification; (4) Objective to establish the relationship between target movement and respiratory substitute movement; (5) Target motion tracking; (6) Real time monitoring and guidance of patients' body surface information;</w:t>
+        <w:t xml:space="preserve">  光学图像和X射线图像引导的碳离子束治疗技术设计方案执行步骤如下：   （1）模拟治疗室的CT模拟定位；   （2）患者体表光学图像摆位验证；   （3）双平板X射线成像患者摆位验证；   （4）建立患者体内靶区运动与体表呼吸代替物运动的关系；   （5）靶区运动跟踪；   （6）患者体表信息实时监控及引导；</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2017/07/01-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017/07/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Lanzhou, Gansu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃兰州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:14.4 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Optical image, X-ray guidance, technical feedback</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">光学图像, X-射线引导, 技术反馈</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2017 2018 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu Province,  Gansu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省,  兰州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:XIAO Guoqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:XIAO Guoqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:XIAO Guoqing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2017YFC0107500</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017YFC0107500</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Research and implementation of a new conformal intensity modulation technique for multi-particle biology guided by multi-modes</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多模式引导的多粒子生物适形调强新技术研究与实现</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">XIAO Guoqing. Optical image and X-ray imaging guided imaging guided carbon ion beam therapy technology solutions. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB3987.2023.</w:t>
+        <w:t xml:space="preserve">肖国青. 光学图像和X-射线成像引导图像引导技术的碳离子束治疗技术方案. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.IMP.DB3987.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>