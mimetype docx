--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天津金海湖淡化系统工艺管路布置图（2021年5月30日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Tianjin Jinhai Lake Desalination System Process Piping Layout (May 30, 2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tianjin Jinhai Lake Desalination System Process Piping Layout (May 30, 2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.MDBW.db0004.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.MDBW.db0004.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.MDBW.db2082.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用AUTOCAD软件绘制的工艺管路布置图三张，包括正视图、东南轴测图、西南轴测图。</w:t>
+        <w:t xml:space="preserve">Three process piping layout drawings using AUTOCAD software, including front view, southeast axonometric drawing, southwest axonometric drawing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  设备尺寸均源于现场实际设备。</w:t>
+        <w:t xml:space="preserve">  Equipment dimensions are derived from actual equipment on site.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  根据现场设备实际尺寸，通过AUTOCAD建立1:1 三维模型，并优化设备整体布局。</w:t>
+        <w:t xml:space="preserve">  According to the actual size of the equipment at the site, a 1:1 3D model was built through AUTOCAD and the overall layout of the equipment was optimized.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (1)数据生产过程: 原始数据均按照现场设备实际尺寸通过标准卷尺等测量工具进行精准测量。   (2)方法和标准规范:现场标准卷尺测量。所有尺寸均测试3次取平均值。   本数据集主要用于为小型苦咸水淡化设备制造及布局提供参考。</w:t>
+        <w:t xml:space="preserve">  (1)Data production process: Raw data are measured accurately according to the actual size of the equipment at the site by standard tape measure and other measuring tools.   (2)Methods and standards: Standard tape measurements are taken on site. All dimensions are tested 3 times to take the average value.   This dataset is mainly used to provide reference for the manufacturing and layout of small-scale brackish water desalination equipment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2021/05/30-2021/05/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2021/05/30-2021/05/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">天津市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tianjin City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.3 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">pdf</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">管路图, CAD, 正视图, 轴测图</w:t>
+        <w:t xml:space="preserve">Theme:Piping drawing, CAD, front view, axonometric drawing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021</w:t>
+        <w:t xml:space="preserve">Time:2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天津市 </w:t>
+        <w:t xml:space="preserve">Place:Tianjin City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杜润红 </w:t>
+        <w:t xml:space="preserve">contributors:DU Runhong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杜润红  </w:t>
+        <w:t xml:space="preserve">author:DU Runhong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:DU Runhong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFE0114200</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">小型高效节能的沙漠苦咸水膜法淡化工艺开发和设备研制</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杜润红. 天津金海湖淡化系统工艺管路布置图（2021年5月30日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.MDBW.db2082.2022.</w:t>
+        <w:t xml:space="preserve">DU Runhong. Tianjin Jinhai Lake Desalination System Process Piping Layout (May 30, 2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.MDBW.db2082.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>