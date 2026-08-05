--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,1125 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1994-2013年青海瓦里关地面臭氧连续采样数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Continuous sampling data of surface ozone in Waliguan, Qinghai Province from 1994 to 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Continuous sampling data of surface ozone in Waliguan, Qinghai Province from 1994 to 2013</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/CGAWBO.006.2018.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/CGAWBO.006.2018.db</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.CGAWBO.2020.31</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">大气本底</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atmosphere</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为中国大气本底基准观象台观测数据采集时间为1994.8.1-2013.12.31地面臭氧浓度数据，单位为：ppb。中国瓦里关大气本底基准观象台始建于1994年，位于青藏高原，海拔3810米，是全球最高的大气本底基准监测站，也是世界上第一个设在大陆腹地的大气本底基准监测站，它的建立填补了全球大气监测网(GAW)在欧亚大陆内的空白。瓦里关大气本底基准观象台由中国政府和全球环境基金联合投资建设，并由中国气象局负责运行管理。以温室气体和大气臭氧监测为主的综合大气本底基准监测；卤代温室气体是分子中含有卤素原子（氟、氯等）的温室气体的总称，几乎全部由人类活动产生，主要用作制冷剂、发泡剂、喷雾剂、清洗剂、灭火剂、溶剂、绝缘材料等，包括《京都议定书》限排SF6、HFCs、PFCs及《蒙特利尔议定书》限排的CFCs、HCFCs等，约占长寿命温室气体辐射强迫的12 %。</w:t>
+        <w:t xml:space="preserve">This data is the ground ozone concentration data from August 1, 1994 to December 31, 2013 at China atmospheric background reference Observatory, unit: ppb. China Waliguan atmospheric background reference Observatory was founded in 1994. It is located on the Qinghai Tibet Plateau with an altitude of 3810 meters. It is the highest atmospheric background reference monitoring station in the world and the first atmospheric background reference monitoring station in the hinterland of the mainland in the world. Its establishment fills the gap of the global atmospheric monitoring network (GAW) in Eurasia. Waliguan atmospheric background reference Observatory is jointly invested and constructed by the Chinese government and the global environment facility, and operated and managed by the China Meteorological Administration. Comprehensive atmospheric background monitoring based on greenhouse gas and atmospheric ozone monitoring; halogenated greenhouse gas is a general term for greenhouse gases containing halogen atoms (fluorine, chlorine, etc.), almost entirely generated by human activities, mainly used as refrigerants, foaming agents, sprays, cleaning agents, fire extinguishing agents, solvents, insulating materials, etc., including the Kyoto Protocol, which limits SF6 and HFCs. PFCs, CFCs and HCFCs limited by Montreal Protocol account for about 12% of long-lived greenhouse gas radiative forcing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国气象局于1996年开始瓦里关站SF6采样观测，2006年开始上甸子站卤代温室气体在线观测，2010年起在5站陆续开展科研采样分析。我国进入减排期的臭氧层耗损物质CFCs、Halons、CH3CCl3、CCl4浓度呈下降趋势，替代物种HCFCs、HFCs浓度呈快速上升趋势。其中，2013年瓦里关和上甸子站大气SF6平均浓度分别为8.10±0.12ppt和8.12±0.10ppt，均达观测以来最高。</w:t>
+        <w:t xml:space="preserve">China Meteorological Administration started SF6 sampling and observation at Waliguan station in 1996, on-line observation of halogenated greenhouse gases at Shangdianzi station in 2006, and scientific research sampling analysis has been carried out in five stations since 2010. The concentrations of CFCs, halons, ch3ccl3 and CCl4 in the emission reduction period of China showed a downward trend, while the concentrations of alternative species HCFCs and HFCs increased rapidly. Among them, the average atmospheric SF6 concentrations at Waliguan and Shangdianzi stations in 2013 were 8.10 ± 0.12ppt and 8.12 ± 0.10ppt respectively, which were the highest since the observation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
+        <w:t xml:space="preserve">The quality of the data is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1994/08/01-2013/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1994/08/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国瓦里关大气本底基准观象台 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:China Waliguan atmospheric background reference Observatory </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3816.0m-</w:t>
+        <w:t xml:space="preserve">altitude:3816.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">865.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:865.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">温室气体;大气本底，臭氧</w:t>
+        <w:t xml:space="preserve">Theme:Greenhouse gases; atmospheric background</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气化学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric chemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1994 2016</w:t>
+        <w:t xml:space="preserve">Time:1994 2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">格尔木,  青藏高原,  青海省 </w:t>
+        <w:t xml:space="preserve">Place:Golmud,  Qinghai Province,  Qinghai Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1154,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1243,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1327,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1416,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1504,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王剑琼</w:t>
+        <w:t xml:space="preserve">contacts:Wang Jian Qiao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0974-8541504</w:t>
+        <w:t xml:space="preserve">phone:0974-8541504</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">killer_meihua@163.com</w:t>
+        <w:t xml:space="preserve">mailbox:killer_meihua@163.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴昊 </w:t>
+        <w:t xml:space="preserve">contributors:Wu Hao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王剑琼  </w:t>
+        <w:t xml:space="preserve">author:Wang Jianqiong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhang guoqing , Wu Hao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴昊. 1994-2013年青海瓦里关地面臭氧连续采样数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CGAWBO.2020.31.</w:t>
+        <w:t xml:space="preserve">Wu Hao. Continuous sampling data of surface ozone in Waliguan, Qinghai Province from 1994 to 2013. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CGAWBO.2020.31.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>