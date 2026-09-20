--- v1 (2026-08-05)
+++ v2 (2026-09-20)
@@ -2,919 +2,1125 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Continuous sampling data of surface ozone in Waliguan, Qinghai Province from 1994 to 2013</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1994-2013年青海瓦里关地面臭氧连续采样数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/CGAWBO.006.2018.db</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Continuous sampling data of surface ozone in Waliguan, Qinghai Province from 1994 to 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.CGAWBO.2020.31</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/CGAWBO.006.2018.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.CGAWBO.2020.31</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Atmosphere</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气本底</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is the ground ozone concentration data from August 1, 1994 to December 31, 2013 at China atmospheric background reference Observatory, unit: ppb. China Waliguan atmospheric background reference Observatory was founded in 1994. It is located on the Qinghai Tibet Plateau with an altitude of 3810 meters. It is the highest atmospheric background reference monitoring station in the world and the first atmospheric background reference monitoring station in the hinterland of the mainland in the world. Its establishment fills the gap of the global atmospheric monitoring network (GAW) in Eurasia. Waliguan atmospheric background reference Observatory is jointly invested and constructed by the Chinese government and the global environment facility, and operated and managed by the China Meteorological Administration. Comprehensive atmospheric background monitoring based on greenhouse gas and atmospheric ozone monitoring; halogenated greenhouse gas is a general term for greenhouse gases containing halogen atoms (fluorine, chlorine, etc.), almost entirely generated by human activities, mainly used as refrigerants, foaming agents, sprays, cleaning agents, fire extinguishing agents, solvents, insulating materials, etc., including the Kyoto Protocol, which limits SF6 and HFCs. PFCs, CFCs and HCFCs limited by Montreal Protocol account for about 12% of long-lived greenhouse gas radiative forcing. </w:t>
+        <w:t xml:space="preserve">本数据为中国大气本底基准观象台观测数据采集时间为1994.8.1-2013.12.31地面臭氧浓度数据，单位为：ppb。中国瓦里关大气本底基准观象台始建于1994年，位于青藏高原，海拔3810米，是全球最高的大气本底基准监测站，也是世界上第一个设在大陆腹地的大气本底基准监测站，它的建立填补了全球大气监测网(GAW)在欧亚大陆内的空白。瓦里关大气本底基准观象台由中国政府和全球环境基金联合投资建设，并由中国气象局负责运行管理。以温室气体和大气臭氧监测为主的综合大气本底基准监测；卤代温室气体是分子中含有卤素原子（氟、氯等）的温室气体的总称，几乎全部由人类活动产生，主要用作制冷剂、发泡剂、喷雾剂、清洗剂、灭火剂、溶剂、绝缘材料等，包括《京都议定书》限排SF6、HFCs、PFCs及《蒙特利尔议定书》限排的CFCs、HCFCs等，约占长寿命温室气体辐射强迫的12 %。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">China Meteorological Administration started SF6 sampling and observation at Waliguan station in 1996, on-line observation of halogenated greenhouse gases at Shangdianzi station in 2006, and scientific research sampling analysis has been carried out in five stations since 2010. The concentrations of CFCs, halons, ch3ccl3 and CCl4 in the emission reduction period of China showed a downward trend, while the concentrations of alternative species HCFCs and HFCs increased rapidly. Among them, the average atmospheric SF6 concentrations at Waliguan and Shangdianzi stations in 2013 were 8.10 ± 0.12ppt and 8.12 ± 0.10ppt respectively, which were the highest since the observation.</w:t>
+        <w:t xml:space="preserve">中国气象局于1996年开始瓦里关站SF6采样观测，2006年开始上甸子站卤代温室气体在线观测，2010年起在5站陆续开展科研采样分析。我国进入减排期的臭氧层耗损物质CFCs、Halons、CH3CCl3、CCl4浓度呈下降趋势，替代物种HCFCs、HFCs浓度呈快速上升趋势。其中，2013年瓦里关和上甸子站大气SF6平均浓度分别为8.10±0.12ppt和8.12±0.10ppt，均达观测以来最高。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The quality of the data is good. </w:t>
+        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1994/08/01-2013/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1994/08/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China Waliguan atmospheric background reference Observatory </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国瓦里关大气本底基准观象台 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:3816.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3816.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:865.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">865.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Greenhouse gases; atmospheric background</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">温室气体;大气本底，臭氧</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric chemistry </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气化学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1994 2016</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1994 2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Golmud,  Qinghai Province,  Qinghai Tibet Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">格尔木,  青海省,  青藏高原 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1154,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1243,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1327,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1416,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1504,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Wang Jian Qiao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王剑琼</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0974-8541504</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0974-8541504</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:killer_meihua@163.com</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">killer_meihua@163.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Wu Hao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴昊 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Wang Jianqiong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王剑琼  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhang guoqing , Wu Hao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张国庆, 吴昊</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wu Hao. Continuous sampling data of surface ozone in Waliguan, Qinghai Province from 1994 to 2013. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CGAWBO.2020.31.</w:t>
+        <w:t xml:space="preserve">吴昊. 1994-2013年青海瓦里关地面臭氧连续采样数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CGAWBO.2020.31.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>