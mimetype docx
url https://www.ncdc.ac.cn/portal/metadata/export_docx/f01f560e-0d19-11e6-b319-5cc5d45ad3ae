--- v0 (2026-05-10)
+++ v1 (2026-06-24)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2002-2004年乌鲁木齐河源1号冰川空冰斗气溶胶资料数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Aerosol Data of No.1 Glacier in the Source of the Urumqi River from 2002 to 2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aerosol Data of No.1 Glacier in the Source of the Urumqi River from 2002 to 2004</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.tianshan.db2909.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.tianshan.db2909.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Tianshan.2020.51</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">大气气溶胶是悬浮在大气中的固态和液态颗粒物的总称，粒子的空气动力学直径多在0.001～100微米之间。该数据集是2002/12/27-2004/2/21期间1号冰川和1号冰川空冰斗两个观测点的气溶胶数据，采集周期为7天，主要开展气溶胶光学特性、物理化学特性的监测，包括气溶胶光学吸收特性、散射特性、整层大气气溶胶光学厚度及关键辐射传输参数、气溶胶质量浓度等要素的野外观测。本数据可与当地常规气象观测、反应性气体观测、温室气体观测等数据配合使用，可为冰川大气物理化学过程研究、气溶胶模式及该区域生态和健康影响评估提供基础数据。本数据集为乌鲁木齐河源1号冰川2002-2004年空冰斗气溶胶资料数据。</w:t>
+        <w:t xml:space="preserve">Atmospheric aerosols are a collective term for solid and liquid particulate matter suspended in the atmosphere, with aerodynamic diameters ranging from 0.001 to 100 microns. This dataset consists of aerosol data from two observation points, the No.1 Glacier and the No.1 Glacier's empty ice bucket, during the period from December 27, 2002 to February 21, 2004. The collection period is 7 days and the main focus is on monitoring the optical and physicochemical properties of aerosols, including field observations of aerosol optical absorption characteristics, scattering characteristics, atmospheric aerosol optical thickness and key radiative transfer parameters, and aerosol mass concentration. This data can be used together with local conventional meteorological observation, reactive gas observation, greenhouse gas observation and other data, and can provide basic data for the study of physical and chemical processes of the glacier atmosphere, aerosol models and ecological and health impact assessment in the region. This dataset is the aerosol data of the No.1 Glacier at the source of the Urumqi River from 2002 to 2004 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">仪器观测，数据质量良好。</w:t>
+        <w:t xml:space="preserve">The data quality of the instrument is good.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据，未经加工处理</w:t>
+        <w:t xml:space="preserve">Raw data, unprocessed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据</w:t>
+        <w:t xml:space="preserve">Raw data </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2002/01/01-2004/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2002/01/01-2004/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">天山冰川站1号断面 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Section 1 of Tianshan Glacier Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3700.0m-</w:t>
+        <w:t xml:space="preserve">altitude:3700.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4200.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">24.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:24.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:csv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气溶胶, 气象, 平均值，</w:t>
+        <w:t xml:space="preserve">Theme:Aerosols, meteorology, mean</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气化学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric chemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2002 2003 2004</w:t>
+        <w:t xml:space="preserve">Time:2002 2003 2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆,  天山站,  河源1号冰川 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang,  Tianshan Station,  Heyuan No.1 Glacier </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王飞腾</w:t>
+        <w:t xml:space="preserve">contacts:Wang Feiteng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967383</w:t>
+        <w:t xml:space="preserve">phone:0931-4967383</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">wangfeiteng@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:wangfeiteng@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李忠勤,  王飞腾 </w:t>
+        <w:t xml:space="preserve">contributors:LI Zhongqin,  WANG Feiteng  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王飞腾  </w:t>
+        <w:t xml:space="preserve">author:WANG Feiteng  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Zhongqin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李忠勤,王飞腾. 2002-2004年乌鲁木齐河源1号冰川空冰斗气溶胶资料数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.51.</w:t>
+        <w:t xml:space="preserve">LI Zhongqin, WANG Feiteng . Aerosol Data of No.1 Glacier in the Source of the Urumqi River from 2002 to 2004. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.51.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>