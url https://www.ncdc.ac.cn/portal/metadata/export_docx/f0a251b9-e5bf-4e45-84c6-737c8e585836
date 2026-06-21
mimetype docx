--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">海河流域多尺度地表通量与气象要素观测数据集：怀来站-大孔径闪烁仪(2013年) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Multi scale observation data set of surface fluxes and meteorological elements in Haihe River Basin: Huailai station large aperture scintillation meter (2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Multi scale observation data set of surface fluxes and meteorological elements in Haihe River Basin: Huailai station large aperture scintillation meter (2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3832.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3832.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.429</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据集包含了2013年1月1日至2013年12月31日的大孔径闪烁仪观测数据 关于发布数据的几点说明：（1）LAS数据以BLS450为主，缺失时刻由zzlas观测补充，两者都缺失则以-6999标记。（2）数据表头：Date/Time：日期/时间，Cn2：空气折射指数结构参数（m-2/3），H_LAS：感热通量（W/m2）。数据时间的含义，如0:30代表0:00-0:30的平均；数据以*.xls格式存储 观测试验或站点介绍请参考杨光超等(2015)，数据处理请参考Liu et al. (2013)。</w:t>
+        <w:t xml:space="preserve">This data set contains the observation data of large aperture scintillator from January 1, 2013 to December 31, 2013 Some notes on the data release are as follows: (1) the data of Las are mainly bls450, the missing time is supplemented by zlas observation, and the missing time of both is marked with - 6999. (2) Data header: date / time: date / time, cn2: refractive index structure parameter of air (m-2 / 3), h_la: sensible heat flux (w / m2). The meaning of data time, for example, 0:30 represents the average of 0:00-0:30; data is stored in *. XLS format Please refer to Yang Guangchao et al. (2015) for observation test or site introduction and Liu et al. (2013) for data processing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">分别架设了两台型号为BLS450和zzlas的大孔径闪烁仪。站点位于河北省怀来县东花园镇，下垫面玉米。观测点的经纬度是115.7880E, 40.3491N，海拔480m。大孔径闪烁仪的有效高度为14m，光径长度是1870m，发射端经纬度是115.8023E，40.3596N，接收端的经纬度是115.7825E，40.3522N。BLS450和zzlas的采集频率分别为5Hz和1Hz，平均为1min输出。</w:t>
+        <w:t xml:space="preserve">Two large aperture scintillators, bls450 and zzlas, were set up respectively. The site is located in donghuayuan Town, Huailai County, Hebei Province. The longitude and latitude of the observation point are 115.7880e, 40.3491n and 480m above sea level. The effective height of the large aperture scintillator is 14m, the optical path length is 1870m, the longitude and latitude of the transmitting end are 115.8023e, 40.3596n, and the longitude and latitude of the receiving end are 115.7825e, 40.3522n. The acquisition frequency of bls450 and zzlas is 5Hz and 1Hz respectively, with an average output of 1min.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">大孔径闪烁仪原始数据为1min，发布的数据为经过处理与质量控制后的30min平均数据，其中感热通量主要是结合自动气象站数据，基于莫宁-奥布霍夫相似理论通过迭代计算得到，在迭代计算过程中，对于BLS450，选取Thiermann and Grassl, 1992的稳定度普适函数；对于zzlas，选取Andreas, 1988的稳定度普适函数。</w:t>
+        <w:t xml:space="preserve">The original data of the large aperture scintillation instrument is 1min, and the published data is 30min average data after processing and quality control. The sensible heat flux is mainly obtained through iterative calculation based on the Monin obkhov similarity theory in combination with the data of the automatic weather station. In the iterative calculation process, for bls450, thiermann and Grassl are selected, For zzlas, Andreas, 1988 is chosen as the stability universal function.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">主要的质量控制步骤包括：（1）剔除Cn2达到饱和的数据；（2）剔除解调信号强度较弱的数据；（3）剔除降水时刻及其前后一小时的数据；（4）剔除稳定条件下的弱湍流的数据（u*小于0.1m/s）。</w:t>
+        <w:t xml:space="preserve">The main quality control steps include: (1) removing the data when cn2 reaches saturation; (2) removing the data with weak demodulation signal intensity; (3) removing the data at precipitation time and one hour before and after precipitation; (4) removing the data with weak turbulence under stable conditions (U * less than 0.1m/s). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2013/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">河北省怀来县海河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Haihe River Basin, Huailai County, Hebei Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">9.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:9.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大孔径闪烁仪, 感热通量</w:t>
+        <w:t xml:space="preserve">Theme:Large aperture scintillator, sensible heat flux</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2013</w:t>
+        <w:t xml:space="preserve">Time:2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">河北省,  海河流域,  怀来县 </w:t>
+        <w:t xml:space="preserve">Place:Huailai County,  Haihe River Basin,  Hebei Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民,  徐自为 </w:t>
+        <w:t xml:space="preserve">contributors:Liu shaomin,  Xu ziwei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李怀香  </w:t>
+        <w:t xml:space="preserve">author:LI Huaixiang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘绍民,徐自为. 海河流域多尺度地表通量与气象要素观测数据集：怀来站-大孔径闪烁仪(2013年) . 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.429.</w:t>
+        <w:t xml:space="preserve">Liu shaomin, Xu ziwei. Multi scale observation data set of surface fluxes and meteorological elements in Haihe River Basin: Huailai station large aperture scintillation meter (2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.429.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Zhu Zhongli, Jia Zhenzhen, Zhu Mingjia. Measurements of evapotranspiration from eddy-covariance systems and large aperture scintillometers in the Hai River Basin, China[J]. Journal of Hydrology, 2013, 487: 24-38. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">