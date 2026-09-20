--- v1 (2026-06-21)
+++ v2 (2026-09-20)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Multi scale observation data set of surface fluxes and meteorological elements in Haihe River Basin: Huailai station large aperture scintillation meter (2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">海河流域多尺度地表通量与气象要素观测数据集：怀来站-大孔径闪烁仪(2013年) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3832.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Multi scale observation data set of surface fluxes and meteorological elements in Haihe River Basin: Huailai station large aperture scintillation meter (2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.429</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3832.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.429</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set contains the observation data of large aperture scintillator from January 1, 2013 to December 31, 2013 Some notes on the data release are as follows: (1) the data of Las are mainly bls450, the missing time is supplemented by zlas observation, and the missing time of both is marked with - 6999. (2) Data header: date / time: date / time, cn2: refractive index structure parameter of air (m-2 / 3), h_la: sensible heat flux (w / m2). The meaning of data time, for example, 0:30 represents the average of 0:00-0:30; data is stored in *. XLS format Please refer to Yang Guangchao et al. (2015) for observation test or site introduction and Liu et al. (2013) for data processing. </w:t>
+        <w:t xml:space="preserve">该数据集包含了2013年1月1日至2013年12月31日的大孔径闪烁仪观测数据 关于发布数据的几点说明：（1）LAS数据以BLS450为主，缺失时刻由zzlas观测补充，两者都缺失则以-6999标记。（2）数据表头：Date/Time：日期/时间，Cn2：空气折射指数结构参数（m-2/3），H_LAS：感热通量（W/m2）。数据时间的含义，如0:30代表0:00-0:30的平均；数据以*.xls格式存储 观测试验或站点介绍请参考杨光超等(2015)，数据处理请参考Liu et al. (2013)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Two large aperture scintillators, bls450 and zzlas, were set up respectively. The site is located in donghuayuan Town, Huailai County, Hebei Province. The longitude and latitude of the observation point are 115.7880e, 40.3491n and 480m above sea level. The effective height of the large aperture scintillator is 14m, the optical path length is 1870m, the longitude and latitude of the transmitting end are 115.8023e, 40.3596n, and the longitude and latitude of the receiving end are 115.7825e, 40.3522n. The acquisition frequency of bls450 and zzlas is 5Hz and 1Hz respectively, with an average output of 1min.</w:t>
+        <w:t xml:space="preserve">分别架设了两台型号为BLS450和zzlas的大孔径闪烁仪。站点位于河北省怀来县东花园镇，下垫面玉米。观测点的经纬度是115.7880E, 40.3491N，海拔480m。大孔径闪烁仪的有效高度为14m，光径长度是1870m，发射端经纬度是115.8023E，40.3596N，接收端的经纬度是115.7825E，40.3522N。BLS450和zzlas的采集频率分别为5Hz和1Hz，平均为1min输出。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The original data of the large aperture scintillation instrument is 1min, and the published data is 30min average data after processing and quality control. The sensible heat flux is mainly obtained through iterative calculation based on the Monin obkhov similarity theory in combination with the data of the automatic weather station. In the iterative calculation process, for bls450, thiermann and Grassl are selected, For zzlas, Andreas, 1988 is chosen as the stability universal function.</w:t>
+        <w:t xml:space="preserve">大孔径闪烁仪原始数据为1min，发布的数据为经过处理与质量控制后的30min平均数据，其中感热通量主要是结合自动气象站数据，基于莫宁-奥布霍夫相似理论通过迭代计算得到，在迭代计算过程中，对于BLS450，选取Thiermann and Grassl, 1992的稳定度普适函数；对于zzlas，选取Andreas, 1988的稳定度普适函数。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The main quality control steps include: (1) removing the data when cn2 reaches saturation; (2) removing the data with weak demodulation signal intensity; (3) removing the data at precipitation time and one hour before and after precipitation; (4) removing the data with weak turbulence under stable conditions (U * less than 0.1m/s). </w:t>
+        <w:t xml:space="preserve">主要的质量控制步骤包括：（1）剔除Cn2达到饱和的数据；（2）剔除解调信号强度较弱的数据；（3）剔除降水时刻及其前后一小时的数据；（4）剔除稳定条件下的弱湍流的数据（u*小于0.1m/s）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2013/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Haihe River Basin, Huailai County, Hebei Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">河北省怀来县海河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:9.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:excel</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Large aperture scintillator, sensible heat flux</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大孔径闪烁仪, 感热通量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2013</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Huailai County,  Haihe River Basin,  Hebei Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">河北省,  海河流域,  怀来县 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,607 +1419,856 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Liu shaomin,  Xu ziwei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民,  徐自为 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Huaixiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李怀香  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐自为</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu shaomin, Xu ziwei. Multi scale observation data set of surface fluxes and meteorological elements in Haihe River Basin: Huailai station large aperture scintillation meter (2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.429.</w:t>
+        <w:t xml:space="preserve">刘绍民,徐自为. 海河流域多尺度地表通量与气象要素观测数据集：怀来站-大孔径闪烁仪(2013年) . 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.429.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Zhu Zhongli, Jia Zhenzhen, Zhu Mingjia. Measurements of evapotranspiration from eddy-covariance systems and large aperture scintillometers in the Hai River Basin, China[J]. Journal of Hydrology, 2013, 487: 24-38. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Zhu Zhongli, Jia Zhenzhen, Zhu Mingjia. Measurements of evapotranspiration from eddy-covariance systems and large aperture scintillometers in the Hai River Basin, China[J]. Journal of Hydrology, 2013, 487: 24-38.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杨光超, 朱忠礼, 谭磊, 刘绍民, 徐自为, 柏军华, 肖青. 怀来地区蒸渗仪测定玉米田蒸散发分析[J]. 高原气象, 2015, , (4): 1095-1106. </w:t>
+        <w:t xml:space="preserve">杨光超, 朱忠礼, 谭磊, 刘绍民, 徐自为, 柏军华, 肖青. 怀来地区蒸渗仪测定玉米田蒸散发分析[J]. 高原气象, 2015, (4): 1095-1106.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>