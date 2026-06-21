--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河上游青川甘段表层沉积物重金属和营养盐数据集（2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of heavy metals and nutrients in surface sediment of the Qingchuan Gan section of the upper reaches of the Yellow River</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of heavy metals and nutrients in surface sediment of the Qingchuan Gan section of the upper reaches of the Yellow River</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.water-eco.db6434.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.water-eco.db6434.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.WATER-ECO.DB6434.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集整合了2020年9月-10月在黄河上游青川甘段干支流18个点位的沉积物检测研究数据。数据主要包括8种重金属元素的含量，6种营养盐的含量。调查人员通过皮特森采泥器采集表层沉积物样品，经低温保存后在实验室内通过专业设备进行相关指标的测定。该数据的发布可为黄河流域沉积物重金属污染的相关研究提供数据支撑。   数据集Excel文件共包含2个不同sheets，其中sheet 1为各对应点位表层沉积物中8种重金属元素含量的数据集，共9个字段，详细介绍了各个采样点位的名称、所在流域、所在水体、水体级别、经纬度和各种重金属的含量等信息。sheet 2为各对应点位表层沉积物中6种营养盐的含量数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集所有样品均为室外采集获得，样品冻干处理后进行各指标的检测，其中   1）通过采用原子荧光光度计（BAF-2000）测定消解液中砷 的含量。   2）采用原子荧光光度计（BAF-2000）测定消解液中汞的含量   3）采用电感耦合等离子体质谱仪(XSERIES 2）测定消解液中镍、铜、锌、镉、铅、铬 的含量   4）采用碱熔-钼锑抗分光光度法测定消解液中总磷的含量；用重铬酸钾-硫酸消化法测定总氮的含量；    5）采用酸碱滴定法测定总碳和有效磷的含量；采用体积浸提法测定总硫含量；采用重铬酸钾氧化-分光光度法测定有机碳。</w:t>
+        <w:t xml:space="preserve"> All samples in this dataset were collected outdoors and tested for various indicators after freeze-drying.  1) The arsenic content in the digestion solution was determined by using an atomic fluorescence spectrophotometer (BAF-2000)  2) Using atomic fluorescence spectrophotometer (BAF-2000) to determine the mercury content in the digestion solution  3) Using inductively coupled plasma mass spectrometry (XSERIES 2) to determine the content of nickel, copper, zinc, cadmium, lead, and chromium in the digestion solution  4) The total phosphorus content in the digestion solution was determined by alkali melting molybdenum antimony impedance spectrophotometry; Determine the total nitrogen content using potassium dichromate sulfuric acid digestion method  5) Determine the content of total carbon and available phosphorus using acid-base titration method; Measure the total sulfur content using volume extraction method; Organic carbon was determined by potassium dichromate oxidation spectrophotometry.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  各元素的消解液通过采用不同的分析检测方法测量出其信号强度或吸光度后，在Excel中带入标准曲线得出含量数值。</w:t>
+        <w:t xml:space="preserve"> The signal intensity or absorbance of the digest of each element was measured by different analytical detection methods, and the content value was brought into the standard curve.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  为了确保分析结果的可靠性,实验所用药剂均为优级纯,参照国家标准土壤样品GBW07408a(GSS-8a),对试验样品使用空白对照,进行全程质量控制。各指标的分析方法、检出限、准确度和精密度均符合有关规范要求。</w:t>
+        <w:t xml:space="preserve"> In order to ensure the reliability of the analysis results, the agents used in the experiment were all high-grade pure, and the blank control was used for the test samples with reference to the national standard soil samples GBW07408a (GSS-8a), and the whole process of quality control was carried out. The analysis methods, detection limits, accuracy and precision of each index are in line with the requirements of relevant specifications. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/09/01-2020/10/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/09/01-2020/10/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河,白河,黑河,洮河,湟水 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yellow River, White River, Black River, Tao River, Huangshui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1565.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1565.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4353.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">24.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:24.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">沉积物, 重金属, 营养盐, 含水率, pH</w:t>
+        <w:t xml:space="preserve">Theme:Sediments, heavy metals, nutrients, moisture content, pH</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河,  白河,  黑河,  洮河,  湟水 </w:t>
+        <w:t xml:space="preserve">Place:Yellow River,  White River,  Black River,  Tao River,  Huangshui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,1052 +1226,751 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">丁厚宽,  赵建南,  魏颖,  李聪,  袁华涛,  张景晓,  高肖飞,  董静,  宋东蓥,  高云霓,  李学军 </w:t>
+        <w:t xml:space="preserve">contributors:DING Houkuan,  ZHAO Jiannan,  WEI Ying,  LI  Cong,  YUAN Huatao,  ZHANG Jingxiao,  GAO Xiaofei,  DONG Jing,  SONG Dongying,  GAO Yunni,  LI Xuejun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...116 lines deleted...]
-        <w:t xml:space="preserve">,  李学军  </w:t>
+        <w:t xml:space="preserve">author:DING Houkuan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  ZHAO Jiannan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  WEI Ying </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  YUAN Huatao </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  ZHANG Jingxiao </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  GAO Xiaofei </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  SONG Dongying </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  DONG Jing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  GAO Yunni </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  LI Xuejun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Xuejun , GAO Yunni </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:232102320250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黄河河南段干支流水生态监测与健康评价体系研究与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:the Proiect of Yellow RiverFisheries Resources and Environment Investigation from the MARA, P. R. China.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:无 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黄河渔业资源与环境调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">丁厚宽,赵建南,魏颖,李聪,袁华涛,张景晓,高肖飞,董静,宋东蓥,高云霓,李学军. 黄河上游青川甘段表层沉积物重金属和营养盐数据集（2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.WATER-ECO.DB6434.2024.</w:t>
+        <w:t xml:space="preserve">DING Houkuan, ZHAO Jiannan, WEI Ying, LI  Cong, YUAN Huatao, ZHANG Jingxiao, GAO Xiaofei, DONG Jing, SONG Dongying, GAO Yunni, LI Xuejun. Dataset of heavy metals and nutrients in surface sediment of the Qingchuan Gan section of the upper reaches of the Yellow River. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.WATER-ECO.DB6434.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">李聪, 王振斌, 高云霓, 李学军, 张景晓, 董静, 张曼, 高肖飞, 李玫. 黄河上游青川甘段表层沉积物重金属分布特征及风险评价[J]. 水生态学杂志, 2024, 45, (02): 63-72. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">