--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：阿柔加密观测区RPG-8CH-DP地基微波辐射计及地表实况观测数据集（2008年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint test: rpg-8ch-dp ground-based microwave radiometer and surface observation data set in Aru intensive observation area (2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint test: rpg-8ch-dp ground-based microwave radiometer and surface observation data set in Aru intensive observation area (2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3639.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3639.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2021.823</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为在阿柔加密观测区山前缓坡上进行的冻土积雪微波辐射计连续观测数据及同步测量的土壤温度/水分数据集。2008-3-10下午在阿柔加密观测区，选取了较平整的一片被雪覆盖的土地，粗略地确定了辐射计的视场范围，辐射计高度离地面4.5米。以车头为方位角0度，顺时针240度观测冻土，270度观测积雪。其中，冻土以高度角-40度固定角度观测，积雪以高度角-20度至-70度观测。冻土视场为人工取出该区域表面积雪获得，去除得并不是很理想，土壤表层仍残留部分冰雪，至2008-3-11中午，冰雪基本融化完。   主要观测数据包括：表层土壤水分（微波炉烘干法获得重量含水量），土壤温度（热敏电阻）及植被状况观测。观测地点的表层有枯萎的干草覆盖，土壤有机质含量较高，土壤中草的根系较多。积雪厚度在10cm以下。 土壤温度采用的是热敏电阻，热敏电阻的电阻值反应温度变化，电阻值由数据采集仪自动记录。电阻值数据格式为DataTaker 数采仪专用格式，只能有该数采仪的专用软件打开。电阻值计算温度需要用特定热敏电阻的定标系数来计算。本数据所包含的是已经计算出来的土壤温度值。   亮温数据有两种格式：一种是仪器自带软件可以打开的格式，后缀为.BRT，需要用北京师范大学车载微波辐射计（TMMR：Truck Mounted Microwave Radiometer）自带软件打开，需要使用该软件的用户可以向该数据联系人索取。另外一种是文本文件（ASCII格式），可以用任何一种文本浏览软件打开。这两种文件格式中的数据是完全相同的。文本文件中按列依次为：年、月、日、时、分、秒、6.925GHz(h)、6.925GHz(v)、10.65GHz(h)、10.65GHz(v) 、18.7GHz(h)、18.7GHz(v)、36.5GHz(h)、36.5GHz(v)、高度角、方位角。由于6.925GHz和10.65GHz 的故障问题没有参加试验，故数据中，该四列的值均为0。</w:t>
+        <w:t xml:space="preserve">This data set is the continuous observation data of frozen soil snow by microwave radiometer and the soil temperature / moisture data set measured synchronously on the gentle slope in front of the mountain in aryo intensive observation area. On the afternoon of March 10, 2008, a relatively flat land covered with snow was selected in the ARJO intensive observation area, and the field of view of the radiometer was roughly determined. The height of the radiometer was 4.5m from the ground. Take the front of the vehicle as the azimuth angle of 0 degrees, observe the frozen soil at 240 degrees clockwise and the snow at 270 degrees. Among them, frozen soil is observed at a fixed height angle of - 40 degrees, and snow is observed at a height angle of - 20 degrees to - 70 degrees. The frozen soil field of view is obtained by manually taking out the snow on the surface of the area, and the removal is not very ideal. There is still some ice and snow on the soil surface. By the noon of March 11, 2008, the ice and snow basically melted. The main observation data include: surface soil moisture (weight moisture content obtained by microwave oven drying), soil temperature (thermistor) and vegetation status. The surface of the observation site is covered with withered hay, the content of soil organic matter is high, and there are many grass roots in the soil. The snow thickness is less than 10cm. The soil temperature adopts thermistor. The resistance value of thermistor reflects the temperature change, and the resistance value is automatically recorded by the data acquisition instrument. The data format of resistance value is the special format of Datataker data acquisition instrument, and can only be opened by the special software of the data acquisition instrument. The resistance value calculation temperature needs to be calculated with the calibration coefficient of a specific thermistor. This data contains the calculated soil temperature. There are two formats for brightness temperature data: one is the format that can be opened by the instrument's own software, with the suffix. BRT. It needs to be opened by the tmmr (truck mounted microwave radiometer) software of Beijing Normal University. Users who need to use the software can ask the data contact. The other is a text file (ASCII format), which can be opened with any text browsing software. The data in the two file formats are identical. The text file is listed as follows: year, month, day, hour, minute, second, 6.925ghz (H), 6.925ghz (V), 10.65ghz (H), 10.65ghz (V), 18.7ghz (H), 18.7ghz (V), 36.5ghz (H), 36.5ghz (V), altitude angle and azimuth angle. Since the fault problems of 6.925ghz and 10.65ghz did not participate in the test, the values of the four columns in the data are 0 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  亮温数据有两种格式：一种是仪器自带软件可以打开的格式，后缀为.BRT，需要用北京师范大学车载微波辐射计（TMMR：Truck Mounted Microwave Radiometer）自带软件打开，需要使用该软件的用户可以向该数据联系人索取；另外一种是文本文件（ASCII格式），可以用任何一种文本浏览软件打开。这两种文件格式中的数据是完全相同的。文本文件中按列依次为：年、月、日、时、分、秒、6.925GHz(h)、6.925GHz(v)、10.65GHz(h)、10.65GHz(v) 、18.7GHz(h)、18.7GHz(v)、36.5GHz(h)、36.5GHz(v)、高度角、方位角。</w:t>
+        <w:t xml:space="preserve">  There are two formats for brightness temperature data: one is the format that can be opened by the instrument's own software, with the suffix. BRT, which needs to be opened by the tmmr (truck mounted microwave radiometer) software of Beijing Normal University, and users who need to use the software can ask the data contact; The other is a text file (ASCII format), which can be opened with any text browsing software. The data in the two file formats are identical. The text file is listed as follows: year, month, day, hour, minute, second, 6.925ghz (H), 6.925ghz (V), 10.65ghz (H), 10.65ghz (V), 18.7ghz (H), 18.7ghz (V), 36.5ghz (H), 36.5ghz (V), altitude angle and azimuth angle</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008-3-10下午在阿柔加密观测区，选取了较平整的一片被雪覆盖的土地，粗略地确定了辐射计的视场范围，辐射计高度离地面4.5米。以车头为方位角0度，顺时针240度观测冻土，270度观测积雪。其中，冻土以高度角-40度固定角度观测，积雪以高度角-20度至-70度观测。冻土视场为人工取出该区域表面积雪获得，去除得并不是很理想，土壤表层仍残留部分冰雪，至2008-3-11中午，冰雪基本融化完。</w:t>
+        <w:t xml:space="preserve">  On the afternoon of March 10, 2008, a relatively flat land covered with snow was selected in the ARJO intensive observation area, and the field of view of the radiometer was roughly determined. The height of the radiometer was 4.5m from the ground. Take the front of the vehicle as the azimuth angle of 0 degrees, observe the frozen soil at 240 degrees clockwise and the snow at 270 degrees. Among them, frozen soil is observed at a fixed height angle of - 40 degrees, and snow is observed at a height angle of - 20 degrees to - 70 degrees. The frozen soil field of view is obtained by manually taking out the snow on the surface of the area, and the removal is not very ideal. There is still some ice and snow on the soil surface. By the noon of March 11, 2008, the ice and snow basically melted</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  由于6.925GHz和10.65GHz 的故障问题没有参加试验，故数据中，该四列的值均为0。</w:t>
+        <w:t xml:space="preserve">  Since the fault problems of 6.925ghz and 10.65ghz did not participate in the test, the values of the four columns in the data are 0 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/03/10-2008/03/11</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/03/10-2008/03/11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,阿柔加密观测站,上游寒区水文实验站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, a rou densification observation station, upstream cold region hydrological Experiment Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">457.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:457.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:DataTaker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤, 土壤冻结深度, 土壤温度, 土壤湿度/水分含量, 地基微波辐射计, 机载地面遥感</w:t>
+        <w:t xml:space="preserve">Theme:Soil, soil freezing depth, soil temperature, soil moisture / moisture content, ground-based microwave radiometer, airborne ground remote sensing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  阿柔加密观测站,  上游寒区水文试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  a rou densified observation station,  upstream cold region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵少杰 </w:t>
+        <w:t xml:space="preserve">contributors:Zhao Shaojie </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵少杰  </w:t>
+        <w:t xml:space="preserve">author:Zhao Shaojie </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhao Shaojie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵少杰. 黑河综合遥感联合试验：阿柔加密观测区RPG-8CH-DP地基微波辐射计及地表实况观测数据集（2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2021.823.</w:t>
+        <w:t xml:space="preserve">Zhao Shaojie. Heihe River comprehensive remote sensing joint test: rpg-8ch-dp ground-based microwave radiometer and surface observation data set in Aru intensive observation area (2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2021.823.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">赵天杰, 张立新, 蒋玲梅, 赵少杰. 复杂地表条件下冻融土的微波辐射特性模拟及判别分析[J]. 冰川冻土, 2009, 31, (02): 220-226. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">