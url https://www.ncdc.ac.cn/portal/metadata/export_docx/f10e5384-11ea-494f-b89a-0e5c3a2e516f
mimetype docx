--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monitoring data on landslide deformation, rainfall and reservoir water level in Bazimen, Zigui County, Three Gorges Reservoir Area, Yangtze River (2016)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">长江三峡库区秭归县八字门滑坡变形、降雨及库水位监测资料(2016年)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/sanxia.005.2017.db</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monitoring data on landslide deformation, rainfall and reservoir water level in Bazimen, Zigui County, Three Gorges Reservoir Area, Yangtze River (2016)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.2020.94</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/sanxia.005.2017.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Sanxia.2020.94</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Disaster</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">灾害</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data set records the relevant monitoring data of Bazimen Landslide in Zigui County of the Three Gorges Reservoir Area in 2016. The main contents include the basic characteristics of Bazimen Landslide and instructions for the use of monitoring data, GPS monitoring results of surface displacement, rainfall and water level observation data of Yangtze River. </w:t>
+        <w:t xml:space="preserve">该数据集记录2016年三峡库区秭归县八字门滑坡的相关监测资料，主要内容包括八字门滑坡基本特征及监测数据使用说明、地表位移GPS监测成果表、降雨量及长江水位观测数据资料表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Self production and manual collection</w:t>
+        <w:t xml:space="preserve">自主生产，人工采集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The quality of data set is controlled by strict manual audit</w:t>
+        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data has been checked manually and is of good quality. </w:t>
+        <w:t xml:space="preserve">本数据经过人工检查、质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2016/01/01-2016/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016/01/01-2016/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Bazimen in the Three Gorges Reservoir area of the Yangtze River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长江三峡库区八字门 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:503.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">503.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:GPS monitoring of surface displacement, water level, landslide rainfall, observation data</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地表位移GPS监测, 水位, 滑坡降雨量, 观测数据</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Engineering geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">工程地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2016</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:The Three Gorges Reservoir area of the Yangtze River,  Bazimen,  Zigui County </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长江三峡库区,  八字门,  秭归县 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Yi Wu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:13972006951</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13972006951</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:yiwu@ctgu.edu.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yiwu@ctgu.edu.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:YI Wu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YI Wu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YI Wu </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">易武</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">YI Wu. Monitoring data on landslide deformation, rainfall and reservoir water level in Bazimen, Zigui County, Three Gorges Reservoir Area, Yangtze River (2016). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.94.</w:t>
+        <w:t xml:space="preserve">易武. 长江三峡库区秭归县八字门滑坡变形、降雨及库水位监测资料(2016年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Sanxia.2020.94.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>