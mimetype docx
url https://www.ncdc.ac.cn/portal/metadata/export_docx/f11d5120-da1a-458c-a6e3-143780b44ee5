--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -2,878 +2,1115 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gansu Province Wind Energy Atlas Dataset</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">甘肃省风能图谱数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.gseer.db4133.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Gansu Province Wind Energy Atlas Dataset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.GSEER.DB4133.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.gseer.db4133.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.GSEER.DB4133.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wind energy is the kinetic energy generated by a large amount of air flow on the Earth's surface. Due to the different temperature changes and water vapor content in the air after being irradiated by the sun at various locations on the ground, differences in air pressure are caused, and high-pressure air flows horizontally towards low-pressure areas, forming wind. Wind energy resources are determined by wind energy density and the annual cumulative hours of available wind energy. This dataset mainly serves the exploration and preliminary wind energy resource assessment stage of wind power development, which is the stage where meteorological observation stations have not yet been established on site. It is also a powerful tool to help the government fully understand the potential of wind energy resources in various regions. </w:t>
+        <w:t xml:space="preserve">  风能是地球表面大量空气流动所产生的动能。由于地面各处受太阳辐照后气温变化不同和空气中水蒸气的含量不同，因而引起各地气压的差异，在水平方向高压空气向低压地区流动，即形成风。风能资源决定于风能密度和可利用的风能年累积小时数。本数据集主要服务于风电开发的勘探和初步风能资源评估阶段，即还未在现场建立气象观测站的阶段。它也是帮助政府充分了解各地风能资源潜力的有力工具。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Global Wind Energy Atlas Website https://globalwindatlas.info/zh/</w:t>
+        <w:t xml:space="preserve">  全球风能图谱网站https://globalwindatlas.info/zh/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This data first uses the WRF mesoscale model to dynamically downscale the ERA5 reanalysis data from 2008 to 2017 to a resolution of 3 kilometers. Then use DTU's generalization method to generalize the WRF results, and then use the WAsP model to reduce them to the final 250m resolution.</w:t>
+        <w:t xml:space="preserve">  该数据首先使用WRF中尺度模式将2008-2017年ERA5再分析数据动态降尺度到3公里分辨率。然后使用DTU的概化方法对WRF结果进行概化，然后使用WAsP模型将其缩小到最终的250m分辨率。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/01/01-2017/12/12</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/01/01-2017/12/12</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:619.4 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">619.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif,csv,pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">250</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Wind speed, rose chart of wind direction, wind frequency, wind force</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">风速, 风向玫瑰图, 风频, 风力</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1144,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1233,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1317,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1406,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1494,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09314967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan. Gansu Province Wind Energy Atlas Dataset. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB4133.2023.</w:t>
+        <w:t xml:space="preserve">张耀南. 甘肃省风能图谱数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB4133.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>