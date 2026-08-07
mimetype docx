--- v0 (2026-06-23)
+++ v1 (2026-08-07)
@@ -2,948 +2,847 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2022年黄河多沙粗沙国家级重点治理区水土保持措施数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of soil and water conservation measures in the national key control area of the Yellow River in 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of soil and water conservation measures in the national key control area of the Yellow River in 2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db4171.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db4171.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HHSTBC.DB4171.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2022年黄河多沙粗沙国家级重点治理区水土保持措施数据集括山西省古交市、娄烦县、右玉县、静乐县、神池县、五寨县、岢岚县、河曲县、保德县、偏关县、吉县、乡宁县、大宁县、隰县、永和县、蒲县、汾西县、离石区、兴县、临县、柳林县、石楼县、岚县、方山县、中阳县、交口县， 内蒙古托克托县、和林格尔县、清水河县、东胜区、达拉特旗、准格尔旗、鄂托克前旗、鄂托克旗、杭锦旗、乌审旗、伊金霍洛旗、磴口县、凉城县，陕西省韩城市、宝塔区、安塞县、延长县、延川县、子长县、志丹县、吴起县、宜川县、榆阳区、神木市、府谷县、横山区、靖边县、定边县、绥德县、米脂县、佳县、吴堡县、清涧县、子洲县，甘肃省泾川县、灵台县、西峰区、庆城县、环县、华池县、合水县、宁县、镇原县，宁夏回族自治区盐池县70个县2022年度水土保持措施统计表。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;In 2022, the data set of soil and water conservation measures in the Yellow River Sandy and coarse sand national key control areas includes Gujiao City, Loufan County, Youyu County, jingle County, Shenchi County, Wuzhai County, Kelan County, Hequ County, Baode County, Pianguan County, Ji County, Xiangning County, Daning County, Xi county, Yonghe County, Puxian County, Fenxi County, Lishi District, Xingxian County, Linxian County, Liulin County, Shilou County, Lanxian county Fangshan County, Zhongyang County, Jiaokou County, Inner Mongolia Tuoketuo County, Helingeer County, Qingshuihe County, Dongsheng District, Dalate Banner, Zhungeer banner, Etuokeqian banner, Etuoke Banner, Hangjin Banner, Wushen Banner, Yijinhuoluo banner, Dengkou County, Liangcheng County, Shaanxi Province, Hancheng City, Baota District, Ansai County, Yanchang County, Yanchuan County, Zichang County, Zhidan County, Wuqi County, Yichuan County Statistical table of soil and water conservation measures in 2022 for Yuyang District, Shenmu City, Fugu County, Hengshan District, Jingbian County, Dingbian County, Suide County, Mizhi County, Jia County, Wubao County, Qingjian County and Zizhou County, Jingchuan County, Lingtai County, Xifeng District, Qingcheng County, Huan County, Huachi County, Heshui County, Ningxian county and Zhenyuan County of Gansu Province, and 70 counties of Yanchi County of Ningxia Hui Autonomous Region, Statistical table of soil and water conservation measures&lt;/ p&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据源为资源三号和高分一号卫星影像，从水利部信息中心获取。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;The data sources are ZY-3 and Gao FEN-1 satellite images, which are obtained from the information center of the Ministry of water resources.&lt;/p&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2021/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2021/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河多沙粗沙国家级重点治理区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:National key control area of Yellow River with abundant and coarse sediment </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">xlsx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">生物措施</w:t>
+        <w:t xml:space="preserve">Theme:Biological measures (4 secondary elements)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2022</w:t>
+        <w:t xml:space="preserve">Time:2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河多沙粗沙国家级重点治理区，山西省，内蒙古，陕西省，甘肃省，宁夏回族自治区 </w:t>
+        <w:t xml:space="preserve">Place:The Yellow River is rich in sand and coarse sand </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -977,69 +876,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1066,69 +947,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1150,69 +1013,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1239,69 +1084,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1327,743 +1154,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李素雅  </w:t>
+        <w:t xml:space="preserve">author:LI Suoya </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2022年黄河多沙粗沙国家级重点治理区水土保持措施数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB4171.2024.</w:t>
+        <w:t xml:space="preserve">. Data set of soil and water conservation measures in the national key control area of the Yellow River in 2022. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB4171.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>