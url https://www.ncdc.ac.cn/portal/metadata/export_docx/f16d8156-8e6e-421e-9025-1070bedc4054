--- v0 (2026-06-20)
+++ v1 (2026-08-05)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游小满镇五星村风廓线仪观测数据集（2012年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: Wind Profiler observation data set of Wuxing village, Xiaoman Town, middle reaches of Heihe River Basin (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: Wind Profiler observation data set of Wuxing village, Xiaoman Town, middle reaches of Heihe River Basin (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3531.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3531.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1756</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  小满镇五星村风廓线雷达架设的目的是获取低层大气进行风向、风速和扰动特征，支持大气边界层和局地环流研究。仪器架设在超级站西北侧60米处。观测点坐标为：38°51'16.78"N，100°22'18.53"E。   测量仪器：   使用了德国Scintec公司的MFAS风廓线声雷达，可以提供30至1000米高度的三维风速，高度间隔为10米。时间间隔为30分钟。   测量时间：   仪器从2012年6月21日起开始正常观测，至9月15日进行不间断地24小时观测，每半小时进行一次记录。   数据内容：   从2012年6月21日至9月15日每天一个数据文件，内容包括观测高度、风速、风向、东西向风速、南北向风速、垂直风速、垂直风速标准偏差和后向散射强度。   备注：   （1）由于仪器的实际观测高度的上限随空气中水汽含量的变化而变化，而本次观测地点是干旱地区，空气中水汽含量较小，测量高度的上限在300米左右；   （2）在下雨或风沙较大的情况下，后向散射的强度会特别大，此时数据会缺测或只有垂直风速和后向散射强度有数据。</w:t>
+        <w:t xml:space="preserve">The purpose of wind profile radar in Wuxing village of Xiaoman town is to obtain the wind direction, wind speed and disturbance characteristics of the lower atmosphere, and support the study of atmospheric boundary layer and local circulation. The instrument is erected 60 meters northwest of the super station. The coordinates of observation points are: 38 ° 51'16.78 "n, 100 ° 22'18.53" E. Measuring instrument: MFAs wind profile acoustic radar of German scintec company is used, which can provide three-dimensional wind speed at a height of 30 to 1000 meters with a height interval of 10 meters. The time interval is 30 minutes. Measurement time: The instrument began normal observation from June 21, 2012 to September 15, 2012, and continuously observed for 24 hours, and recorded every half an hour. Data content: From June 21 to September 15, 2012, a data file shall be provided every day, including observation height, wind speed, wind direction, east-west wind speed, north-south wind speed, vertical wind speed, standard deviation of vertical wind speed and backscattering intensity. remarks: （ 1) Because the upper limit of the actual observation height of the instrument changes with the change of water vapor content in the air, and the observation site is in arid areas, the water vapor content in the air is small, and the upper limit of the measurement height is about 300m; （ 2) The backscattering intensity will be particularly large when it rains or windy sand is large. At this time, the data will be missing or only the vertical wind speed and backscattering intensity have data </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  小满镇五星村风廓线雷达架设的目的是获取低层大气进行风向、风速和扰动特征，支持大气边界层和局地环流研究。仪器架设在超级站西北侧60米处。观测点坐标为：38°51'16.78"N，100°22'18.53"E。</w:t>
+        <w:t xml:space="preserve">   The purpose of wind profile radar in Wuxing village of Xiaoman town is to obtain the wind direction, wind speed and disturbance characteristics of the lower atmosphere, and support the study of atmospheric boundary layer and local circulation. The instrument is erected 60 meters northwest of the super station. The coordinates of observation points are: 38 ° 51'16.78 "n, 100 ° 22'18.53" E</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  测量仪器:   使用了德国Scintec公司的MFAS风廓线声雷达，可以提供30至1000米高度的三维风速，高度间隔为10米。时间间隔为30分钟。   测量时间：   仪器从2012年6月21日起开始正常观测，至9月15日进行不间断地24小时观测，每半小时进行一次记录。   数据内容:   从2012年6月21日至9月15日每天一个数据文件，内容包括观测高度、风速、风向、东西向风速、南北向风速、垂直风速、垂直风速标准偏差和后向散射强度。</w:t>
+        <w:t xml:space="preserve">   Measuring instrument:    MFAs wind profile acoustic radar of German scintec company is used, which can provide three-dimensional wind speed at a height of 30 to 1000 meters with a height interval of 10 meters. The time interval is 30 minutes.    Measurement time:    The instrument began normal observation from June 21, 2012 to September 15, 2012, and continuously observed for 24 hours, and recorded every half an hour.    Data content:    From June 21 to September 15, 2012, a data file shall be provided every day, including observation height, wind speed, wind direction, east-west wind speed, north-south wind speed, vertical wind speed, standard deviation of vertical wind speed and backscattering intensity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在下雨或风沙较大的情况下，后向散射的强度会特别大，此时数据会缺测或只有垂直风速和后向散射强度有数据。</w:t>
+        <w:t xml:space="preserve">   The backscattering intensity will be particularly large when it rains or windy sand is large. At this time, the data will be missing or only the vertical wind speed and backscattering intensity have data </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/06/29-2012/09/23</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/06/29-2012/09/23</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区, 小满镇五星村, 大满超级站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, pilot area of artificial oasis in the middle reaches, Wuxing village, Xiaoman Town, Daman super station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.8 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:3.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">MFAS, 风速, 风廓线声雷达, 风向, 地基遥感观测, 大气风, 风廓线</w:t>
+        <w:t xml:space="preserve">Theme:MFAs, wind speed, wind profile, acoustic radar, wind direction, ground-based remote sensing observation, atmospheric wind</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中游人工绿洲试验区,  小满镇五星村,  大满超级站,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Middle reaches artificial oasis experimental area,  Wuxing village,  Xiaoman Town,  Daman super station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,887 +1185,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">万秉成 </w:t>
+        <w:t xml:space="preserve">contributors:Wan bingcehng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">万秉成  </w:t>
+        <w:t xml:space="preserve">author:Wan bingcehng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma mingguo , Wan bingcehng </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125004</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">万秉成. 黑河生态水文遥感试验：黑河流域中游小满镇五星村风廓线仪观测数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1756.</w:t>
+        <w:t xml:space="preserve">Wan bingcehng. Heihe River eco hydrological remote sensing experiment: Wind Profiler observation data set of Wuxing village, Xiaoman Town, middle reaches of Heihe River Basin (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1756.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">